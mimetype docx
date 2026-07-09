--- v0 (2025-10-10)
+++ v1 (2026-07-09)
@@ -1,126 +1,128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="309F2122" w14:textId="30041FA2" w:rsidR="00F93708" w:rsidRDefault="004A0BEC" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="293E620B" wp14:editId="1DD8A70C">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="293E620B" wp14:editId="7301C44C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-914400</wp:posOffset>
+              <wp:posOffset>-914064</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-923925</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="10688813" cy="7556516"/>
+            <wp:extent cx="10688141" cy="7556516"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:wrapNone/>
             <wp:docPr id="7" name="Picture 7">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="Picture 7">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="10688813" cy="7556516"/>
+                      <a:ext cx="10688141" cy="7556516"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="607A0BFD" w14:textId="19622B19" w:rsidR="00F93708" w:rsidRDefault="00F93708">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
@@ -278,51 +280,71 @@
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E57C1A3" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00293A20" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00293A20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>Gellir lawrlwytho'r llyfr gwaith a'i gwblhau’n electronig neu gellir ei argraffu a'i gwblhau â llaw.</w:t>
+        <w:t xml:space="preserve">Gellir </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00293A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>lawrlwytho'r</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00293A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> llyfr gwaith a'i gwblhau’n electronig neu gellir ei argraffu a'i gwblhau â llaw.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48DF6463" w14:textId="77777777" w:rsidR="008D4470" w:rsidRPr="00293A20" w:rsidRDefault="008D4470" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39F4D0DD" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00293A20" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1767"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00293A20">
         <w:rPr>
@@ -1147,82 +1169,100 @@
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Mae deddfwriaeth neu ddeddfau yn </w:t>
       </w:r>
       <w:r w:rsidR="006E3680">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">rhan o’r hyn </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>a elwir yn fframwaith deddfwriaethol. Dyma enghraifft o sut mae'n edrych yng Nghymru ar gyfer un rhan o ofal cymdeithasol:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66BEA389" w14:textId="3993F4DD" w:rsidR="00430D9E" w:rsidRPr="00946BBF" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
+    <w:p w14:paraId="66BEA389" w14:textId="4F638DD0" w:rsidR="00430D9E" w:rsidRPr="00946BBF" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE7E45">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="4E4E13E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Canllawiau ymarfer, er enghraifft: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-[...8 lines deleted...]
-          <w:t>Y gweithiwr gofal preswyl i blant – canllawiau ymarfer</w:t>
+      <w:ins w:id="0" w:author="Gethin White" w:date="2026-03-18T10:34:00Z" w16du:dateUtc="2026-03-18T10:34:47Z">
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
         </w:r>
-      </w:hyperlink>
+        <w:r>
+          <w:instrText xml:space="preserve">HYPERLINK "https://gofalcymdeithasol.cymru/cms-assets/documents/Codes-of-Professional-Practice/Social-Care-Practice-Guidance-CY.pdf" </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidR="222FB0B5" w:rsidRPr="4E4E13E5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Canllawiau ymarfer ar gyfer y cod ymarfer proffesiynol ar gyfer gweithwyr gofal cymdeithaso</w:t>
+      </w:r>
+      <w:ins w:id="1" w:author="Gethin White" w:date="2026-03-18T10:34:00Z" w16du:dateUtc="2026-03-18T10:34:47Z">
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidR="222FB0B5" w:rsidRPr="4E4E13E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
       <w:r w:rsidRPr="00946BBF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A94A9B1" w14:textId="030AC44F" w:rsidR="00430D9E" w:rsidRPr="00BE07D5" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00946BBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1250,105 +1290,121 @@
           <w:iCs/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="743ECCDB" w14:textId="29345AF0" w:rsidR="00430D9E" w:rsidRPr="00927673" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00927673">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Canllawiau statudol, er enghraifft: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00927673">
+      <w:r w:rsidRPr="4E4E13E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Canllawiau statudol i ddarparwyr gwasanaethau ac unigolion cyfrifol ynghylch bodloni'r rheoliadau safonau gwasanaet</w:t>
       </w:r>
-      <w:r w:rsidR="00FC5CF5">
+      <w:r w:rsidR="00FC5CF5" w:rsidRPr="4E4E13E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidRPr="00927673">
+      <w:r w:rsidRPr="4E4E13E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2845DA6E" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00927673" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00927673">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Rheoliadau neu offerynnau statudol, er enghraifft: Rheoliadau Gwasanaethau Rheoleiddiedig (Darparwyr Gwasanaethau ac Unigolion Cyfrifol) (Cymru) 2017</w:t>
+        <w:t xml:space="preserve">Rheoliadau neu offerynnau statudol, er enghraifft: Rheoliadau Gwasanaethau </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00927673">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Rheoleiddiedig</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00927673">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Darparwyr Gwasanaethau ac Unigolion Cyfrifol) (Cymru) 2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AD984F5" w14:textId="5D2D596F" w:rsidR="00430D9E" w:rsidRPr="00927673" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00927673">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1413,101 +1469,88 @@
         <w:t>Diagram pyramid yn dangos y fframwaith deddfwriaethol</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17AC35CC" wp14:editId="4EC0E331">
             <wp:extent cx="7553325" cy="4986337"/>
             <wp:effectExtent l="0" t="0" r="9525" b="24130"/>
             <wp:docPr id="3" name="Diagram 3" descr="Pyramid shaped diagram showing the legislative framework with the regulated services at the bottom and practice guidance at the top."/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
                 <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId12" r:lo="rId13" r:qs="rId14" r:cs="rId15"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A3C3ED5" w14:textId="590E1BBD" w:rsidR="00FC5CF5" w:rsidRDefault="00FC5CF5" w:rsidP="00BE07D5">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0D4AF6DB" w14:textId="77777777" w:rsidR="00D21165" w:rsidRPr="00FC5CF5" w:rsidRDefault="00D21165" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5548A2C5" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00DE7E45" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="11846A"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE7E45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Mae'r rheoliadau yn deillio o'r Ddeddf, ac maent yn nodi'r gofynion ar gyfer sut i roi'r Ddeddf ar waith</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E993A01" w14:textId="11CE1DAE" w:rsidR="00430D9E" w:rsidRDefault="00B052FD" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B2DB1A1" wp14:editId="4733303B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4314190</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -1550,51 +1593,51 @@
                           <a:solidFill>
                             <a:srgbClr val="11846A"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="1533A8E3" id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
+              <v:shapetype w14:anchorId="263E3B5F" id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="val #0"/>
                   <v:f eqn="val #1"/>
                   <v:f eqn="sum height 0 #1"/>
                   <v:f eqn="sum 10800 0 #1"/>
                   <v:f eqn="sum width 0 #0"/>
                   <v:f eqn="prod @4 @3 10800"/>
                   <v:f eqn="sum width 0 @5"/>
                 </v:formulas>
                 <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,0,@2,@6"/>
                 <v:handles>
                   <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                 </v:handles>
               </v:shapetype>
               <v:shape id="Arrow: Down 6" o:spid="_x0000_s1026" type="#_x0000_t67" alt="&quot;&quot;" style="position:absolute;margin-left:339.7pt;margin-top:3.15pt;width:22.3pt;height:32.95pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCqUf8KJgIAAG4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N45TZ5tYcVZRtltV&#10;2l6kbT+AAI5pgaFA4my/vgN20rR9W9UPiGHgnDM3r25PRpOj9EGBbWg5mVIiLQeh7L6hX7/cv1pQ&#10;EiKzgmmwsqFPMtDb9csXq97VcgYdaCE9QRAb6t41tIvR1UUReCcNCxNw0qKzBW9YRNPvC+FZj+hG&#10;F7Pp9KbowQvngcsQ8PRucNJ1xm9byeOntg0yEt1Q1Bbz6vO6S2uxXrF675nrFB9lsGeoMExZJL1A&#10;3bHIyMGrf6CM4h4CtHHCwRTQtorLHANGU07/iuaxY07mWDA5wV3SFP4fLP94fHSffZIe3APw74FY&#10;2HbM7uXGe+g7yQTSlSlRRe9CfXmQjIBPya7/AAJLyw4Rcg5OrTcJEKMjp5zqp0uq5SkSjoezxetZ&#10;iQXh6KrKRXUzzwysPj92PsR3EgxJm4YK6G0WlBnY8SHEnG5BLDOJXHwrKWmNxuodmSbzKX5jda/u&#10;zK7vVMvl4kw7IhasPhPnlIBW4l5pnQ2/3221JwiPCUmaN6PmcH1NW9JjfPMK+Z+LYVTEqdDKNHSR&#10;AhkjScV4a0Xu2ciUHvaoWduxOqkgqfdDvQPxhMXxMLQ8jihuOvA/Kemx3RsafhyYl5To9xYLvCyr&#10;Ks1HNqr5mxka/tqzu/YwyxGqoTx6SgZjG4epOjiv9h1ylTl6Cxtsi1bFc/8Muka52NS4+2Nqru18&#10;6/dvYv0LAAD//wMAUEsDBBQABgAIAAAAIQAWOt2E3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/NTsMwEITvSLyDtUhcEHUaqpSGOFWpBBI9QVvE1Y6XJKp/Itttw9uzPcFtVjOa/aZajtawE4bY&#10;eydgOsmAoWu87l0rYL97uX8EFpN0WhrvUMAPRljW11eVLLU/uw88bVPLqMTFUgroUhpKzmPToZVx&#10;4gd05H37YGWiM7RcB3mmcmt4nmUFt7J39KGTA647bA7boxXwacbn1WZR3E3f169fb70KqA5KiNub&#10;cfUELOGY/sJwwSd0qIlJ+aPTkRkBxXwxoyiJB2Dkz/MZbVMXkQOvK/5/QP0LAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAqlH/CiYCAABuBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAFjrdhN4AAAAIAQAADwAAAAAAAAAAAAAAAACABAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" adj="14293" fillcolor="#11846a" strokecolor="#11846a" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="37531B6B" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
@@ -1628,51 +1671,73 @@
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Mae'r canllawiau statudol yn nodi sut</w:t>
       </w:r>
       <w:r w:rsidR="00ED1739">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> y gall</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE7E45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> darparwyr gwasanaethau rheoleiddiedig </w:t>
+        <w:t xml:space="preserve"> darparwyr gwasanaethau </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE7E45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>rheoleiddiedig</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE7E45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED1739">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE7E45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>ydymffurfio â'r rheoliadau.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F1F1C41" w14:textId="005BBA28" w:rsidR="00430D9E" w:rsidRDefault="00B052FD" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
@@ -1735,51 +1800,51 @@
                           <a:solidFill>
                             <a:srgbClr val="11846A"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5E8F2AD4" id="Arrow: Down 7" o:spid="_x0000_s1026" type="#_x0000_t67" alt="&quot;&quot;" style="position:absolute;margin-left:339.7pt;margin-top:5.95pt;width:22.3pt;height:32.95pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCqUf8KJgIAAG4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N45TZ5tYcVZRtltV&#10;2l6kbT+AAI5pgaFA4my/vgN20rR9W9UPiGHgnDM3r25PRpOj9EGBbWg5mVIiLQeh7L6hX7/cv1pQ&#10;EiKzgmmwsqFPMtDb9csXq97VcgYdaCE9QRAb6t41tIvR1UUReCcNCxNw0qKzBW9YRNPvC+FZj+hG&#10;F7Pp9KbowQvngcsQ8PRucNJ1xm9byeOntg0yEt1Q1Bbz6vO6S2uxXrF675nrFB9lsGeoMExZJL1A&#10;3bHIyMGrf6CM4h4CtHHCwRTQtorLHANGU07/iuaxY07mWDA5wV3SFP4fLP94fHSffZIe3APw74FY&#10;2HbM7uXGe+g7yQTSlSlRRe9CfXmQjIBPya7/AAJLyw4Rcg5OrTcJEKMjp5zqp0uq5SkSjoezxetZ&#10;iQXh6KrKRXUzzwysPj92PsR3EgxJm4YK6G0WlBnY8SHEnG5BLDOJXHwrKWmNxuodmSbzKX5jda/u&#10;zK7vVMvl4kw7IhasPhPnlIBW4l5pnQ2/3221JwiPCUmaN6PmcH1NW9JjfPMK+Z+LYVTEqdDKNHSR&#10;AhkjScV4a0Xu2ciUHvaoWduxOqkgqfdDvQPxhMXxMLQ8jihuOvA/Kemx3RsafhyYl5To9xYLvCyr&#10;Ks1HNqr5mxka/tqzu/YwyxGqoTx6SgZjG4epOjiv9h1ylTl6Cxtsi1bFc/8Muka52NS4+2Nqru18&#10;6/dvYv0LAAD//wMAUEsDBBQABgAIAAAAIQAh6Fas3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/NTsMwEITvSLyDtUhcEHVSVUkT4lSlEkhwggLiasdLEtU/ke224e1ZTnDb0XyanWk2szXshCGO&#10;3gnIFxkwdJ3Xo+sFvL893K6BxSSdlsY7FPCNETbt5UUja+3P7hVP+9QzCnGxlgKGlKaa89gNaGVc&#10;+AkdeV8+WJlIhp7rIM8Ubg1fZlnBrRwdfRjkhLsBu8P+aAV8mPl++1wVN/nL7vHzaVQB1UEJcX01&#10;b++AJZzTHwy/9ak6tNRJ+aPTkRkBRVmtCCUjr4ARUC5XNE7RUa6Btw3/v6D9AQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAKpR/womAgAAbgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhACHoVqzfAAAACQEAAA8AAAAAAAAAAAAAAAAAgAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;" adj="14293" fillcolor="#11846a" strokecolor="#11846a" strokeweight="2pt"/>
+              <v:shape w14:anchorId="0F682DD6" id="Arrow: Down 7" o:spid="_x0000_s1026" type="#_x0000_t67" alt="&quot;&quot;" style="position:absolute;margin-left:339.7pt;margin-top:5.95pt;width:22.3pt;height:32.95pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCqUf8KJgIAAG4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N45TZ5tYcVZRtltV&#10;2l6kbT+AAI5pgaFA4my/vgN20rR9W9UPiGHgnDM3r25PRpOj9EGBbWg5mVIiLQeh7L6hX7/cv1pQ&#10;EiKzgmmwsqFPMtDb9csXq97VcgYdaCE9QRAb6t41tIvR1UUReCcNCxNw0qKzBW9YRNPvC+FZj+hG&#10;F7Pp9KbowQvngcsQ8PRucNJ1xm9byeOntg0yEt1Q1Bbz6vO6S2uxXrF675nrFB9lsGeoMExZJL1A&#10;3bHIyMGrf6CM4h4CtHHCwRTQtorLHANGU07/iuaxY07mWDA5wV3SFP4fLP94fHSffZIe3APw74FY&#10;2HbM7uXGe+g7yQTSlSlRRe9CfXmQjIBPya7/AAJLyw4Rcg5OrTcJEKMjp5zqp0uq5SkSjoezxetZ&#10;iQXh6KrKRXUzzwysPj92PsR3EgxJm4YK6G0WlBnY8SHEnG5BLDOJXHwrKWmNxuodmSbzKX5jda/u&#10;zK7vVMvl4kw7IhasPhPnlIBW4l5pnQ2/3221JwiPCUmaN6PmcH1NW9JjfPMK+Z+LYVTEqdDKNHSR&#10;AhkjScV4a0Xu2ciUHvaoWduxOqkgqfdDvQPxhMXxMLQ8jihuOvA/Kemx3RsafhyYl5To9xYLvCyr&#10;Ks1HNqr5mxka/tqzu/YwyxGqoTx6SgZjG4epOjiv9h1ylTl6Cxtsi1bFc/8Muka52NS4+2Nqru18&#10;6/dvYv0LAAD//wMAUEsDBBQABgAIAAAAIQAh6Fas3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/NTsMwEITvSLyDtUhcEHVSVUkT4lSlEkhwggLiasdLEtU/ke224e1ZTnDb0XyanWk2szXshCGO&#10;3gnIFxkwdJ3Xo+sFvL893K6BxSSdlsY7FPCNETbt5UUja+3P7hVP+9QzCnGxlgKGlKaa89gNaGVc&#10;+AkdeV8+WJlIhp7rIM8Ubg1fZlnBrRwdfRjkhLsBu8P+aAV8mPl++1wVN/nL7vHzaVQB1UEJcX01&#10;b++AJZzTHwy/9ak6tNRJ+aPTkRkBRVmtCCUjr4ARUC5XNE7RUa6Btw3/v6D9AQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAKpR/womAgAAbgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhACHoVqzfAAAACQEAAA8AAAAAAAAAAAAAAAAAgAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;" adj="14293" fillcolor="#11846a" strokecolor="#11846a" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="578BBF8E" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2740918A" w14:textId="3A035740" w:rsidR="00430D9E" w:rsidRPr="00DE7E45" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="11846A"/>
@@ -1884,51 +1949,51 @@
                           <a:solidFill>
                             <a:srgbClr val="11846A"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="597E30E4" id="Arrow: Down 8" o:spid="_x0000_s1026" type="#_x0000_t67" alt="&quot;&quot;" style="position:absolute;margin-left:339.7pt;margin-top:5pt;width:22.3pt;height:32.95pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCqUf8KJgIAAG4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N45TZ5tYcVZRtltV&#10;2l6kbT+AAI5pgaFA4my/vgN20rR9W9UPiGHgnDM3r25PRpOj9EGBbWg5mVIiLQeh7L6hX7/cv1pQ&#10;EiKzgmmwsqFPMtDb9csXq97VcgYdaCE9QRAb6t41tIvR1UUReCcNCxNw0qKzBW9YRNPvC+FZj+hG&#10;F7Pp9KbowQvngcsQ8PRucNJ1xm9byeOntg0yEt1Q1Bbz6vO6S2uxXrF675nrFB9lsGeoMExZJL1A&#10;3bHIyMGrf6CM4h4CtHHCwRTQtorLHANGU07/iuaxY07mWDA5wV3SFP4fLP94fHSffZIe3APw74FY&#10;2HbM7uXGe+g7yQTSlSlRRe9CfXmQjIBPya7/AAJLyw4Rcg5OrTcJEKMjp5zqp0uq5SkSjoezxetZ&#10;iQXh6KrKRXUzzwysPj92PsR3EgxJm4YK6G0WlBnY8SHEnG5BLDOJXHwrKWmNxuodmSbzKX5jda/u&#10;zK7vVMvl4kw7IhasPhPnlIBW4l5pnQ2/3221JwiPCUmaN6PmcH1NW9JjfPMK+Z+LYVTEqdDKNHSR&#10;AhkjScV4a0Xu2ciUHvaoWduxOqkgqfdDvQPxhMXxMLQ8jihuOvA/Kemx3RsafhyYl5To9xYLvCyr&#10;Ks1HNqr5mxka/tqzu/YwyxGqoTx6SgZjG4epOjiv9h1ylTl6Cxtsi1bFc/8Muka52NS4+2Nqru18&#10;6/dvYv0LAAD//wMAUEsDBBQABgAIAAAAIQBRbFrU3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUhcEHValZSEOFWpBBKcoIC42vGSRLXXUey24e9ZTnCb1Yxm31TryTtxxDH2&#10;gRTMZxkIpCbYnloF728P17cgYtJktQuECr4xwro+P6t0acOJXvG4S63gEoqlVtClNJRSxqZDr+Ms&#10;DEjsfYXR68Tn2Eo76hOXeycXWZZLr3viD50ecNths98dvIIPN91vnov8av6yffx86s2IZm+UuryY&#10;NncgEk7pLwy/+IwONTOZcCAbhVOQr4olR9nIeBMHVoslC8PipgBZV/L/gvoHAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAqlH/CiYCAABuBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAUWxa1N4AAAAJAQAADwAAAAAAAAAAAAAAAACABAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" adj="14293" fillcolor="#11846a" strokecolor="#11846a" strokeweight="2pt"/>
+              <v:shape w14:anchorId="550760C1" id="Arrow: Down 8" o:spid="_x0000_s1026" type="#_x0000_t67" alt="&quot;&quot;" style="position:absolute;margin-left:339.7pt;margin-top:5pt;width:22.3pt;height:32.95pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCqUf8KJgIAAG4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N45TZ5tYcVZRtltV&#10;2l6kbT+AAI5pgaFA4my/vgN20rR9W9UPiGHgnDM3r25PRpOj9EGBbWg5mVIiLQeh7L6hX7/cv1pQ&#10;EiKzgmmwsqFPMtDb9csXq97VcgYdaCE9QRAb6t41tIvR1UUReCcNCxNw0qKzBW9YRNPvC+FZj+hG&#10;F7Pp9KbowQvngcsQ8PRucNJ1xm9byeOntg0yEt1Q1Bbz6vO6S2uxXrF675nrFB9lsGeoMExZJL1A&#10;3bHIyMGrf6CM4h4CtHHCwRTQtorLHANGU07/iuaxY07mWDA5wV3SFP4fLP94fHSffZIe3APw74FY&#10;2HbM7uXGe+g7yQTSlSlRRe9CfXmQjIBPya7/AAJLyw4Rcg5OrTcJEKMjp5zqp0uq5SkSjoezxetZ&#10;iQXh6KrKRXUzzwysPj92PsR3EgxJm4YK6G0WlBnY8SHEnG5BLDOJXHwrKWmNxuodmSbzKX5jda/u&#10;zK7vVMvl4kw7IhasPhPnlIBW4l5pnQ2/3221JwiPCUmaN6PmcH1NW9JjfPMK+Z+LYVTEqdDKNHSR&#10;AhkjScV4a0Xu2ciUHvaoWduxOqkgqfdDvQPxhMXxMLQ8jihuOvA/Kemx3RsafhyYl5To9xYLvCyr&#10;Ks1HNqr5mxka/tqzu/YwyxGqoTx6SgZjG4epOjiv9h1ylTl6Cxtsi1bFc/8Muka52NS4+2Nqru18&#10;6/dvYv0LAAD//wMAUEsDBBQABgAIAAAAIQBRbFrU3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUhcEHValZSEOFWpBBKcoIC42vGSRLXXUey24e9ZTnCb1Yxm31TryTtxxDH2&#10;gRTMZxkIpCbYnloF728P17cgYtJktQuECr4xwro+P6t0acOJXvG4S63gEoqlVtClNJRSxqZDr+Ms&#10;DEjsfYXR68Tn2Eo76hOXeycXWZZLr3viD50ecNths98dvIIPN91vnov8av6yffx86s2IZm+UuryY&#10;NncgEk7pLwy/+IwONTOZcCAbhVOQr4olR9nIeBMHVoslC8PipgBZV/L/gvoHAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAqlH/CiYCAABuBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAUWxa1N4AAAAJAQAADwAAAAAAAAAAAAAAAACABAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" adj="14293" fillcolor="#11846a" strokecolor="#11846a" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="19B66253" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04E6CD38" w14:textId="3AA6391A" w:rsidR="00430D9E" w:rsidRPr="00927673" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="11846A"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2243,51 +2308,71 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70575F2B" w14:textId="4CD39712" w:rsidR="00430D9E" w:rsidRDefault="00CD0448" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>Mae Rheoliad 38 o Reoliadau Gwasanaethau Rheoleiddiedig (Darparwyr Gwasanaethau ac Unigolion Cyfrifol) (Cymru) 2017 yn nodi'r canlynol:</w:t>
+        <w:t xml:space="preserve">Mae Rheoliad 38 o Reoliadau Gwasanaethau </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Rheoleiddiedig</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Darparwyr Gwasanaethau ac Unigolion Cyfrifol) (Cymru) 2017 yn nodi'r canlynol:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62EAE53D" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00DE7E45" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE7E45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -2301,51 +2386,50 @@
     <w:p w14:paraId="68692F4C" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00DE7E45" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE7E45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>38.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE7E45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1) Rhaid i’r darparwr gwasanaeth sicrhau y darperir gwybodaeth i bob person sy’n gweithio yn y gwasanaeth (gan gynnwys unrhyw berson y caniateir iddo weithio fel gwirfoddolwr) am y gwasanaeth a’r ffordd y caiff ei ddarparu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26486428" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00DE7E45" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -2444,330 +2528,289 @@
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Bydd darparwyr gwasanaethau'n sicrhau bod staff yn gallu cael gafael ar y copïau diweddaraf o'r holl bolisïau, gweithdrefnau a chodau ymarfer, a'u bod yn eu deall. Bydd darparwyr gwasanaethau'n sicrhau bod staff wedi darllen y rhain yn ystod y cyfnod sefydlu ac yn profi eu dealltwriaeth barhaus ohonynt drwy eu goruchwylio ac adolygu eu perfformiad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58D983A1" w14:textId="5B6395FE" w:rsidR="00430D9E" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D114E6C" w14:textId="77777777" w:rsidR="00710FA8" w:rsidRDefault="00710FA8" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B9B9FDD" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
+    <w:p w14:paraId="0C50BC1A" w14:textId="1AF08F19" w:rsidR="00430D9E" w:rsidRPr="00DE7E45" w:rsidRDefault="005A2D44" w:rsidP="4F445B80">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mae'r </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Cod ymarfer proffesiynol ar gyfer gweithwyr gofal cymdeithasol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yn rhestr o ddatganiadau sy’n disgrifio’r safonau ymddygiad ac ymarfer proffesiynol sy’n ofynnol ymhlith pobl a gyflogir yn y proffesiwn gofal cymdeithasol yng Nghymru. Mae’r C</w:t>
+      </w:r>
+      <w:r w:rsidR="00950562" w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>d yn chwarae rhan allweddol mewn codi ymwybyddiaeth o’r safonau ymddygiad ac ymarfer a ddisgwylir ymhlith y proffesiwn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036F4D04" w14:textId="514356A9" w:rsidR="4E4E13E5" w:rsidRDefault="4E4E13E5" w:rsidP="4E4E13E5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...31 lines deleted...]
-    <w:p w14:paraId="0C50BC1A" w14:textId="5574A174" w:rsidR="00430D9E" w:rsidRPr="00DE7E45" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="104CEA9E" w14:textId="52DAA328" w:rsidR="00430D9E" w:rsidRPr="002D55CB" w:rsidRDefault="005A2D44" w:rsidP="4F445B80">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="000000"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Mae'r</w:t>
+      </w:r>
+      <w:r w:rsidR="002E576A" w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ddogfen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="560DCEFB" w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">canllawiau ymarfer ar gyfer y cod ymarfer proffesiynol ar gyfer gweithwyr gofal cymdeithasol </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="3C171AEB" w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar gyfer gweithwyr gofal cymdeithasol </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>sydd wedi cofrestru gyda Gofal Cymdeithasol Cymru:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D17993" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00DE7E45" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...45 lines deleted...]
-    <w:p w14:paraId="104CEA9E" w14:textId="0D1110A7" w:rsidR="00430D9E" w:rsidRPr="002D55CB" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
+      <w:r w:rsidRPr="00DE7E45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mae'n adeiladu ar y Cod Ymarfer Proffesiynol ar gyfer gofal cymdeithasol a'i nod yw: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C31F5DD" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00DE7E45" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...84 lines deleted...]
-    <w:p w14:paraId="71D17993" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00DE7E45" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE7E45">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• disgrifio'r hyn y gellir ei ddisgwyl gan weithwyr </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B1E3B1" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00DE7E45" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE7E45">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mae'n adeiladu ar y Cod Ymarfer Proffesiynol ar gyfer gofal cymdeithasol a'i nod yw: </w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>• helpu gweithwyr i ddarparu gwasanaeth da</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A78F74A" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DB37A45" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2787,51 +2830,50 @@
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49667F3C" w14:textId="61096714" w:rsidR="00430D9E" w:rsidRPr="002B0CB8" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Gofynnwch i'ch rheolwr am gopi o'r polisi a'r weithdrefn sy'n gysylltiedig â'r </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Cod ymarfer proffesiynol ar gyfer gweithwyr gofal cymdeithasol</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> a meddyliwch sut mae'n berthnasol i'r wybodaeth yn yr adran hon. Nid oes angen i chi ysgrifennu unrhyw beth ar gyfer y gweithgaredd dysgu hwn.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C2BF649" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
       <w:pPr>
@@ -3099,428 +3141,410 @@
       <w:r w:rsidR="005E26AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">cyfnod </w:t>
       </w:r>
       <w:r w:rsidRPr="00492106">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>cynefino a hyfforddiant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="773176D8" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FA93AB9" w14:textId="73644ECC" w:rsidR="00430D9E" w:rsidRDefault="0067438E" w:rsidP="00BE07D5">
-[...9 lines deleted...]
-        <w:r w:rsidR="005A2D44">
+    <w:p w14:paraId="3FA93AB9" w14:textId="652821A9" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="4F445B80">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="4F445B80">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="cy-GB"/>
           </w:rPr>
           <w:t xml:space="preserve">Mae'r </w:t>
         </w:r>
-        <w:r w:rsidR="005A2D44" w:rsidRPr="00CF649C">
+        <w:r w:rsidRPr="4F445B80">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="cy-GB"/>
           </w:rPr>
           <w:t>Cod ymarfer proffesiynol ar gyfer gweithwyr gofal cymdeithasol</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005A2D44">
+      <w:r w:rsidRPr="4F445B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> yn cael ei ddefnyddio gan bobl a gyflogir ym maes gofal cymdeithasol, ac mae</w:t>
       </w:r>
-      <w:r w:rsidR="001178FE">
+      <w:r w:rsidR="001178FE" w:rsidRPr="4F445B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="005A2D44" w:rsidRPr="007E68E1">
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidRPr="4F445B80">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="cy-GB"/>
           </w:rPr>
           <w:t>Cod ymddygiad GIG Cymru ar gyfer gweithwyr cy</w:t>
         </w:r>
-        <w:r w:rsidR="00EE78E8">
+        <w:r w:rsidR="00EE78E8" w:rsidRPr="4F445B80">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="cy-GB"/>
           </w:rPr>
           <w:t>nnal</w:t>
         </w:r>
-        <w:r w:rsidR="005A2D44" w:rsidRPr="007E68E1">
+        <w:r w:rsidRPr="4F445B80">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="cy-GB"/>
           </w:rPr>
           <w:t xml:space="preserve"> gofal iechyd yng Nghymru</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005A2D44">
+      <w:r w:rsidRPr="4F445B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> yn cael ei ddefnyddio gan bobl a gyflogir ym maes iechyd. Mae angen i rai gweithwyr gofal cymdeithasol gofrestru gyda ni fel gweithiwr proffesiynol, ac os felly, rhaid iddynt ddilyn y </w:t>
       </w:r>
-      <w:r w:rsidR="005A2D44">
+      <w:r w:rsidRPr="4F445B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Cod ymarfer proffesiynol</w:t>
       </w:r>
-      <w:r w:rsidR="005A2D44">
-[...73 lines deleted...]
-        <w:r w:rsidR="005A2D44" w:rsidRPr="0098484A">
+      <w:r w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Hefyd, bydd yna </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="4F445B80">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="cy-GB"/>
           </w:rPr>
-          <w:t>Y gweithiwr gofal cartref – canllawiau ymarfer</w:t>
+          <w:t>ganllawiau ymarfer</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...36 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ychwanegol</w:t>
+      </w:r>
+      <w:r w:rsidR="0019612D" w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>dibynnu ar eich rôl</w:t>
+      </w:r>
+      <w:r w:rsidR="59AC1702" w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ABD7C31" w14:textId="54AD3FF9" w:rsidR="00430D9E" w:rsidRPr="00811B37" w:rsidRDefault="00430D9E" w:rsidP="4F445B80">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10B26A37" w14:textId="08CDB381" w:rsidR="4F445B80" w:rsidRDefault="4F445B80" w:rsidP="4F445B80">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00847F19" w14:textId="368FA485" w:rsidR="4F445B80" w:rsidRDefault="4F445B80" w:rsidP="4F445B80">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E9BCB68" w14:textId="62E51BA4" w:rsidR="4F445B80" w:rsidRDefault="4F445B80" w:rsidP="4F445B80">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="425233AD" w14:textId="540821FD" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0454">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Gweithgaredd dysgu </w:t>
       </w:r>
       <w:r w:rsidR="005A1091">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0454">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> codau ymddygiad ac ymarfer proffesiynol</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66953F73" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="007D0454" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06B0032F" w14:textId="4518A124" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E16FA6">
+    <w:p w14:paraId="06B0032F" w14:textId="22DECF9D" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4F445B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Beth bynnag yw eich rôl, darllenwch y </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="00FF7A0A">
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="4F445B80">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="cy-GB"/>
           </w:rPr>
           <w:t>Cod ymarfer proffesiynol</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FF7A0A">
+        <w:r w:rsidR="6ACF463A" w:rsidRPr="4F445B80">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="cy-GB"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="4F445B80">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:lang w:val="cy-GB"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00BE07D5">
+      <w:r w:rsidRPr="4F445B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="001178FE">
+      <w:r w:rsidR="001178FE" w:rsidRPr="4F445B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidRPr="007E68E1">
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidRPr="4F445B80">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="cy-GB"/>
           </w:rPr>
           <w:t xml:space="preserve">Cod ymddygiad GIG Cymru ar gyfer gweithwyr </w:t>
         </w:r>
-        <w:r w:rsidR="00AB5787">
+        <w:r w:rsidR="00AB5787" w:rsidRPr="4F445B80">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="cy-GB"/>
           </w:rPr>
           <w:t>cynnal</w:t>
         </w:r>
-        <w:r w:rsidRPr="007E68E1">
+        <w:r w:rsidRPr="4F445B80">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="cy-GB"/>
           </w:rPr>
           <w:t xml:space="preserve"> gofal iechyd yng Nghymru</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E16FA6">
+      <w:r w:rsidRPr="4F445B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> ac atebwch y cwestiynau hyn. Rhowch wybod i'ch rheolwr os oes angen cymorth arnoch i gael copi o'r codau:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2976E4D6" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -4507,51 +4531,50 @@
           <w:p w14:paraId="706749F3" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="000B2761" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="458CD8B4" w14:textId="0634DBFD" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Beth fyddech </w:t>
             </w:r>
             <w:r w:rsidR="00D13A08">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>chi’n</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> ei wneud </w:t>
             </w:r>
             <w:r w:rsidR="00841CC0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">os gofynnir </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -4724,105 +4747,140 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Astudiaeth achos </w:t>
       </w:r>
       <w:r w:rsidR="0090186F" w:rsidRPr="00E16FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Carolyn </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Carolyn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34D1C7FC" w14:textId="77777777" w:rsidR="00232F9B" w:rsidRDefault="00232F9B" w:rsidP="00232F9B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3050C86C" w14:textId="62280842" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00DE53F9" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Mae </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005A2D44" w:rsidRPr="00E16FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Carolyn </w:t>
+        <w:t>Carolyn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005A2D44" w:rsidRPr="00E16FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">wedi bod yn </w:t>
       </w:r>
       <w:r w:rsidR="005A2D44" w:rsidRPr="00E16FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">gweithio fel gweithiwr gofal </w:t>
       </w:r>
       <w:r w:rsidR="009F7B35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
@@ -4859,132 +4917,252 @@
     </w:p>
     <w:p w14:paraId="0BD69C4E" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E16FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mae gan Carolyn rai anawsterau yn ei bywyd personol. Mae ei gŵr yn gwella ar ôl cael strôc ac mae ei thad wedi cael diagnosis o ddementia. Oherwydd y pwysau o ofalu am ei gŵr a'i thad, mae Carolyn wedi cyrraedd y gwaith yn hwyr sawl gwaith. Mae wedi mynd yn anghofus, ac nid yw'n gallu canolbwyntio'n dda oherwydd ei bod wedi blino cymaint. </w:t>
+        <w:t xml:space="preserve">Mae gan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E16FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Carolyn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E16FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rai anawsterau yn ei bywyd personol. Mae ei gŵr yn gwella ar ôl cael strôc ac mae ei thad wedi cael diagnosis o ddementia. Oherwydd y pwysau o ofalu am ei gŵr a'i thad, mae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E16FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Carolyn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E16FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wedi cyrraedd y gwaith yn hwyr sawl gwaith. Mae wedi mynd yn anghofus, ac nid yw'n gallu canolbwyntio'n dda oherwydd ei bod wedi blino cymaint. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="433722D8" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35408F63" w14:textId="182A74BB" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E16FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mae Carolyn wedi siarad am ei phroblemau </w:t>
+        <w:t xml:space="preserve">Mae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E16FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Carolyn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E16FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wedi siarad am ei phroblemau </w:t>
       </w:r>
       <w:r w:rsidR="00473857">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>gyd</w:t>
       </w:r>
       <w:r w:rsidRPr="00E16FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">ag un o'i chydweithwyr, Julie, ond nid yw wedi dweud wrth ei rheolwr gan ei bod yn poeni am golli ei swydd. Mae Carolyn a Julie yn darparu cymorth i Mrs Hughes. Mae Julie wedi sylwi nad yw Carolyn yn cwblhau'r log trosglwyddo bob amser, ond nid yw wedi dweud wrth neb am hynny hyd yn hyn. Ond mae Mrs Hughes wedi cwyno </w:t>
+        <w:t xml:space="preserve">ag un o'i chydweithwyr, Julie, ond nid yw wedi dweud wrth ei rheolwr gan ei bod yn poeni am golli ei swydd. Mae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E16FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Carolyn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E16FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a Julie yn darparu cymorth i Mrs Hughes. Mae Julie wedi sylwi nad yw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E16FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Carolyn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E16FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yn cwblhau'r log trosglwyddo bob amser, ond nid yw wedi dweud wrth neb am hynny hyd yn hyn. Ond mae Mrs Hughes wedi cwyno </w:t>
       </w:r>
       <w:r w:rsidR="0036372F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">wrth </w:t>
       </w:r>
       <w:r w:rsidRPr="00E16FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Julie ei bod wedi methu apwyntiad gyda'r meddyg gan fod Carolyn yn rhy hwyr i fynd â hi yno. </w:t>
+        <w:t xml:space="preserve">Julie ei bod wedi methu apwyntiad gyda'r meddyg gan fod </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E16FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Carolyn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E16FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yn rhy hwyr i fynd â hi yno. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08C9976B" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38C29E2B" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4995,51 +5173,51 @@
         </w:rPr>
         <w:t>Atebwch y cwestiynau hyn:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D3A973D" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="13840"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966046" w14:paraId="72871428" w14:textId="77777777" w:rsidTr="00462B37">
+      <w:tr w:rsidR="00966046" w14:paraId="72871428" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14066" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BC8BACD" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0EB33ACB" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5053,153 +5231,178 @@
               </w:rPr>
               <w:t>Pa gamau gallai Julie eu cymryd?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CE33C04" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="000B2761" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="048216C3" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0DAFD7E3" w14:textId="6730106A" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
+          <w:p w14:paraId="0DAFD7E3" w14:textId="014373F0" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B2761">
+            <w:r w:rsidRPr="4F445B80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Sut gallai'r</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-              <w:r w:rsidRPr="000B2761">
+            <w:hyperlink r:id="rId22">
+              <w:r w:rsidRPr="4F445B80">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="cy-GB"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
-              <w:r w:rsidRPr="000B2761">
+              <w:r w:rsidR="505CDDEB" w:rsidRPr="4F445B80">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:u w:val="none"/>
+                  <w:lang w:val="cy-GB"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="4F445B80">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:lang w:val="cy-GB"/>
                 </w:rPr>
                 <w:t>Cod ymarfer proffesiynol ar gyfer gweithwyr gofal cymdeithasol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="000B2761">
+            <w:r w:rsidRPr="4F445B80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> helpu Julie i benderfynu beth i'w wneud?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DF9D6EA" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="000B2761" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="64B6925E" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4B1A054D" w14:textId="2436C9C8" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B2761">
+            <w:r w:rsidRPr="4F445B80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Pa adran o'r </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-              <w:r w:rsidRPr="00423B0B">
+            <w:hyperlink r:id="rId23">
+              <w:r w:rsidRPr="4F445B80">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:lang w:val="cy-GB"/>
                 </w:rPr>
                 <w:t>Cod ymarfer proffesiynol ar gyfer gweithwyr gofal cymdeithasol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="000B2761">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> nad yw Carolyn wedi cydymffurfio â hi?</w:t>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nad yw </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Carolyn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wedi cydymffurfio â hi?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="404A3D0E" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7B151301" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -5483,52 +5686,67 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6F4F7D00" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D0454">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>Beth yw dyletswydd gofal Julie i Carolyn?</w:t>
+              <w:t xml:space="preserve">Beth yw dyletswydd gofal Julie i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007D0454">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Carolyn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007D0454">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="577B62E8" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="338E4C80" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="000B2761" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7519ABC1" w14:textId="48716E8D" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -5618,51 +5836,67 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D0454">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Sut mae methu</w:t>
             </w:r>
             <w:r w:rsidR="00926047">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> mynd i’r</w:t>
             </w:r>
             <w:r w:rsidRPr="007D0454">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> apwyntiad gyda'i meddyg yn ymwneud â dyletswydd gofal Carolyn tuag at Mrs Hughes?</w:t>
+              <w:t xml:space="preserve"> apwyntiad gyda'i meddyg yn ymwneud â dyletswydd gofal </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007D0454">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Carolyn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007D0454">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tuag at Mrs Hughes?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="683F0E04" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="007D0454" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="56099761" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -5814,51 +6048,73 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2219931B" w14:textId="3B91E4FB" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">A ydych yn meddwl bod y sefyllfa rhwng Julie a Carolyn yn </w:t>
+        <w:t xml:space="preserve">A ydych yn meddwl bod y sefyllfa rhwng Julie a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Carolyn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yn </w:t>
       </w:r>
       <w:r w:rsidR="00295CA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">enghraifft o </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>wrthdaro neu</w:t>
       </w:r>
       <w:r w:rsidR="00295CA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
@@ -5963,143 +6219,160 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Y ddyletswydd gonestrwydd</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61379038" w14:textId="013B26EF" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Rhaid i unrhyw un sy'n cael ei gyflogi ym maes iechyd neu ofal cymdeithasol gydymffurfio â'r ddyletswydd gonestrwydd broffesiynol. Mae hyn yn </w:t>
       </w:r>
       <w:r w:rsidR="00252AD5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">golygu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ymddwyn yn agored ac yn onest pan fydd rhywbeth yn mynd o'i le. Mae'r ddyletswydd gonestrwydd wedi'i chynnwys yn adran chwech o'r </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Cod ymarfer proffesiynol ar gyfer gofal cymdeithasol</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BA4ADCE" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
+    <w:p w14:paraId="2BA4ADCE" w14:textId="16B8A118" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="0D2BC1A7" w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6.6 Rhaid i mi fod yn agored ac yn onest gyda phobl os bydd pethau’n mynd o chwith, gan roi esboniad llawn a phrydlon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67AC7C2B" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F2470A2" w14:textId="34A69BD2" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">“6.3 bod yn agored a gonest â phobl os yw pethau’n mynd o le, gan gynnwys rhoi esboniad llawn a phrydlon i’ch cyflogwr neu’r awdurdod priodol am yr hyn sydd wedi digwydd.” </w:t>
-[...29 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Hefyd, mae gennym ganllawiau ymarfer </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00E16FA6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="cy-GB"/>
           </w:rPr>
           <w:t>Gweithredu mewn ffordd agored a gonest pan fydd pethau yn mynd o le: gonestrwydd a dyletswydd broffesiynol</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -6150,51 +6423,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08A2650A" w14:textId="042E8FC3" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E16FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>Meddyliwch am sefyllfa Carolyn ac atebwch y cwestiynau hyn:</w:t>
+        <w:t xml:space="preserve">Meddyliwch am sefyllfa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E16FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Carolyn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E16FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ac atebwch y cwestiynau hyn:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="590ADC04" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="13840"/>
       </w:tblGrid>
       <w:tr w:rsidR="00966046" w14:paraId="61D95890" w14:textId="77777777" w:rsidTr="00462B37">
         <w:tc>
@@ -6208,90 +6501,122 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="00F9A6AC" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D0454">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>Beth ddylai Carolyn fod wedi ei wneud pan sylweddolodd fod ei hamgylchiadau personol yn effeithio ar ei gwaith?</w:t>
+              <w:t xml:space="preserve">Beth ddylai </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007D0454">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Carolyn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007D0454">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> fod wedi ei wneud pan sylweddolodd fod ei hamgylchiadau personol yn effeithio ar ei gwaith?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="047BBA41" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="19A4F1B6" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="000B2761" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="67D98487" w14:textId="713D4D78" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D0454">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>Beth ddylai Carolyn fod wedi ei wneud pan sylweddolodd fod Mrs Hughes wedi</w:t>
+              <w:t xml:space="preserve">Beth ddylai </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007D0454">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Carolyn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007D0454">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> fod wedi ei wneud pan sylweddolodd fod Mrs Hughes wedi</w:t>
             </w:r>
             <w:r w:rsidR="00D94A22">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> methu’r</w:t>
             </w:r>
             <w:r w:rsidRPr="007D0454">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> apwyntiad gyda'i meddyg?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1EBE0C76" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="000B2761" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -6339,172 +6664,198 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Defnyddio myfyrdod i wella ymarfer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CB42AA4" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E16FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mae camgymeriadau'n digwydd, ac mae bod yn atebol am ansawdd eich gwaith yn golygu bod yn rhaid i chi weithio gyda'ch rheolwr i ddelio â chamgymeriadau. Elfen bwysig o hyn fydd myfyrio ar sefyllfaoedd a dysgu sut i wneud pethau'n wahanol, fel na </w:t>
-      </w:r>
+        <w:t>Mae camgymeriadau'n digwydd, ac mae bod yn atebol am ansawdd eich gwaith yn golygu bod yn rhaid i chi weithio gyda'ch rheolwr i ddelio â chamgymeriadau. Elfen bwysig o hyn fydd myfyrio ar sefyllfaoedd a dysgu sut i wneud pethau'n wahanol, fel na fydd yr un camgymeriadau'n cael eu hailadrodd. Dylech fod yn myfyrio'n barhaus ar eich ymarfer, gan feddwl am yr hyn sydd wedi mynd yn dda a pham, ac am bethau nad ydynt wedi mynd mor dda ac y gallech fod wedi eu gwneud yn wahanol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D48ED4" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="737805CC" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E16FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="16D48ED4" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Gweithgaredd dysgu – myfyrio</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A32274" w14:textId="77777777" w:rsidR="00232F9B" w:rsidRDefault="00232F9B" w:rsidP="00232F9B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E835872" w14:textId="2FF33774" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00E16FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...28 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E16FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>Mae Carolyn yn cael sesiwn oruchwyliaeth gydag arweinydd ei thîm ac mae'n siarad am yr hyn sydd wedi digwydd dros yr wythnosau diwethaf. Atebwch y cwestiynau hyn:</w:t>
+        <w:t>Carolyn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E16FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yn cael sesiwn oruchwyliaeth gydag arweinydd ei thîm ac mae'n siarad am yr hyn sydd wedi digwydd dros yr wythnosau diwethaf. Atebwch y cwestiynau hyn:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="13948"/>
       </w:tblGrid>
       <w:tr w:rsidR="00966046" w14:paraId="32B979A0" w14:textId="77777777" w:rsidTr="00462B37">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FE4F8A2" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3E235C48" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D0454">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>Beth yn eich barn chi yw'r prif bwyntiau y mae angen i Carolyn ddysgu ohonynt?</w:t>
+              <w:t xml:space="preserve">Beth yn eich barn chi yw'r prif bwyntiau y mae angen i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007D0454">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Carolyn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007D0454">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ddysgu ohonynt?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D9812B1" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7E11F6A6" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="000B2761" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1230434E" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -6538,86 +6889,141 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="40747B02" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="007D0454" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D0454">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>Sut gall Carolyn ddefnyddio ei goruchwyliaeth i'w helpu i fyfyrio ar hyn?</w:t>
+              <w:t xml:space="preserve">Sut gall </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007D0454">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Carolyn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007D0454">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ddefnyddio ei goruchwyliaeth i'w helpu i fyfyrio ar hyn?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F9FCCB9" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="407DBC9C" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="107BB782" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="476E0EF1" w14:textId="65EADAFD" w:rsidR="4F445B80" w:rsidRDefault="4F445B80" w:rsidP="4F445B80">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47F3DAAE" w14:textId="5951FE2F" w:rsidR="4F445B80" w:rsidRDefault="4F445B80" w:rsidP="4F445B80">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F1F9570" w14:textId="0684D7C6" w:rsidR="4F445B80" w:rsidRDefault="4F445B80" w:rsidP="4F445B80">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14B9212F" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="007D0454" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0454">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Gweithgaredd dysgu – myfyrio ar eich ymarfer eich hun</w:t>
@@ -7354,51 +7760,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Atebwch y cwestiynau hyn:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="13948"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966046" w14:paraId="349423D7" w14:textId="77777777" w:rsidTr="00462B37">
+      <w:tr w:rsidR="00966046" w14:paraId="349423D7" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="028126BB" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2FB777D3" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
@@ -7532,87 +7938,83 @@
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Beth fyddai'n digwydd pe bai Carys yn rhoi'r wybodaeth hon i Mrs Williams heb ganiatâd Vicki a George?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="422D6C4B" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="63A03EED" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="000B2761" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="159B0775" w14:textId="1016B82E" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
+          <w:p w14:paraId="159B0775" w14:textId="1016B82E" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="4E4E13E5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Sut allai'r </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-              <w:r w:rsidRPr="000675AF">
+            <w:hyperlink r:id="rId25">
+              <w:r w:rsidRPr="4F445B80">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:bCs/>
                   <w:lang w:val="cy-GB"/>
                 </w:rPr>
                 <w:t>Cod</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> helpu i arwain Carys?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7779C28E" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1529C47D" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="000B2761" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -7962,51 +8364,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Atebwch y cwestiynau hyn:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="13948"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966046" w14:paraId="1AD24225" w14:textId="77777777" w:rsidTr="00462B37">
+      <w:tr w:rsidR="00966046" w14:paraId="1AD24225" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="244B9824" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="031860BE" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
@@ -8081,88 +8483,83 @@
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> yn wahanol i'r hyn a nodir yn rhan un o'r astudiaeth achos?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="337F64A1" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="394440B1" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="000B2761" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0A7295BA" w14:textId="5FDFEE72" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
+          <w:p w14:paraId="0A7295BA" w14:textId="5FDFEE72" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="4E4E13E5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
               <w:t xml:space="preserve">Sut allai'r </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-              <w:r w:rsidRPr="00DB5F1F">
+            <w:hyperlink r:id="rId26">
+              <w:r w:rsidRPr="4F445B80">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:bCs/>
                   <w:lang w:val="cy-GB"/>
                 </w:rPr>
                 <w:t>Cod</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> helpu i arwain Carys?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68E6C8B9" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="78AF5E56" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="000B2761" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -8284,137 +8681,127 @@
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00E16FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E16FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>y cod ymarfer proffesiynol ar gyfer gweithwyr gofal cymdeithasol</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA2D4CF" w14:textId="6E692C26" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="00232F9B">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00E16FA6">
+    <w:p w14:paraId="3FA2D4CF" w14:textId="354DCCD8" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="00232F9B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4F445B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Siaradwch â'ch rheolwr am sut rydych </w:t>
       </w:r>
-      <w:r w:rsidR="003F26AB">
+      <w:r w:rsidR="003F26AB" w:rsidRPr="4F445B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>chi’</w:t>
       </w:r>
-      <w:r w:rsidR="0072255C">
+      <w:r w:rsidR="0072255C" w:rsidRPr="4F445B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">n </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E16FA6">
+      <w:r w:rsidRPr="4F445B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">meddwl </w:t>
       </w:r>
-      <w:r w:rsidR="0072255C">
+      <w:r w:rsidR="0072255C" w:rsidRPr="4F445B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">rydych yn </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E16FA6">
+      <w:r w:rsidRPr="4F445B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">cyflawni eich dyletswyddau a'ch cyfrifoldebau yn unol â'ch swydd-ddisgrifiad a'r </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidRPr="00834BB1">
+      <w:hyperlink r:id="rId27">
+        <w:r w:rsidRPr="4F445B80">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="cy-GB"/>
           </w:rPr>
-          <w:t>Cod</w:t>
+          <w:t>Cod,</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00E16FA6">
+      <w:r w:rsidRPr="4F445B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> a gwnewch nodiadau yma:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4254F317" w14:textId="77777777" w:rsidR="00232F9B" w:rsidRDefault="00232F9B" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -8605,51 +8992,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>b) Rhestru gofynion cyfreithiol gweithiwr cyflogedig</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="275FA082" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="007D0454" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002704F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>c) Esbonio cyfrifoldebau cyffredinol rôl</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A9D5B4B" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0454">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>d) Rheoli gweithredoedd disgyblu staff</w:t>
       </w:r>
     </w:p>
@@ -8772,76 +9158,71 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00927673">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Cofnodi'r wybodaeth a'i throsglwyddo i reolwr yn syth.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="046AA942" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AEBF1AB" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="000B2761" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
+    <w:p w14:paraId="0AEBF1AB" w14:textId="6228D69E" w:rsidR="00430D9E" w:rsidRPr="000B2761" w:rsidRDefault="005A2D44" w:rsidP="4F445B80">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2761">
+      <w:r w:rsidRPr="4F445B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Ym mha sefyllfa y mae cyfyng-gyngor yn codi:</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B2761">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="18A2D270" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00927673" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Dewis anodd</w:t>
       </w:r>
     </w:p>
@@ -8882,142 +9263,140 @@
           <w:bCs/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Dadl</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B96F043" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="007D0454" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="188C39DF" w14:textId="5286588D" w:rsidR="00430D9E" w:rsidRPr="00927673" w:rsidRDefault="002B4FC0" w:rsidP="00BE07D5">
+    <w:p w14:paraId="188C39DF" w14:textId="7D503173" w:rsidR="00430D9E" w:rsidRPr="00927673" w:rsidRDefault="002B4FC0" w:rsidP="4F445B80">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="4F445B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Cywir neu anghywir</w:t>
       </w:r>
-      <w:r w:rsidR="005A2D44" w:rsidRPr="00927673">
+      <w:r w:rsidR="005A2D44" w:rsidRPr="4F445B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5694D97B" w14:textId="40092D77" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0454">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Mae'r ddyletswydd gonestrwydd yn</w:t>
       </w:r>
       <w:r w:rsidR="000A3B8C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> golygu</w:t>
       </w:r>
       <w:r w:rsidRPr="007D0454">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> ymddwyn yn agored ac yn onest pan fydd rhywbeth yn mynd o'i le</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="276829BD" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="000B2761" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6215FA45" w14:textId="33BC8C2B" w:rsidR="00430D9E" w:rsidRPr="007D0454" w:rsidRDefault="000A3B8C" w:rsidP="00BE07D5">
+    <w:p w14:paraId="6215FA45" w14:textId="3094892F" w:rsidR="00430D9E" w:rsidRPr="007D0454" w:rsidRDefault="000A3B8C" w:rsidP="4F445B80">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="4F445B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Cywir neu anghywir</w:t>
       </w:r>
-      <w:r w:rsidR="005A2D44" w:rsidRPr="007D0454">
+      <w:r w:rsidR="005A2D44" w:rsidRPr="4F445B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="002F1544" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="003662CD" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0454">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Ni ddylid byth drosglwyddo gwybodaeth gyfrinachol</w:t>
       </w:r>
     </w:p>
@@ -9206,684 +9585,813 @@
         <w:t>5.1  Rôl, cyfrifoldebau ac atebolrwydd gweithwyr iechyd a gofal cymdeithasol</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59A818EA" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="000039BB" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid3"/>
         <w:tblW w:w="14029" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12186"/>
         <w:gridCol w:w="1843"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966046" w14:paraId="3AF51AB7" w14:textId="77777777" w:rsidTr="00462B37">
+      <w:tr w:rsidR="00966046" w14:paraId="3AF51AB7" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="20D0B19C" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="008E6E4F" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="20D0B19C" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="008E6E4F" w:rsidRDefault="005A2D44" w:rsidP="4F445B80">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E6E4F">
-              <w:rPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Drwy gwblhau gweithgareddau'r llyfr gwaith yn yr adran hon, mae'r gweithiwr wedi dangos ei fod yn gwybod y canlynol:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="013A7708" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="000B2761" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="013A7708" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="000B2761" w:rsidRDefault="005A2D44" w:rsidP="4F445B80">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Llofnod a dyddiad</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966046" w14:paraId="77015CAE" w14:textId="77777777" w:rsidTr="00462B37">
+      <w:tr w:rsidR="00966046" w14:paraId="77015CAE" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="680EA9C8" w14:textId="7A0E3872" w:rsidR="00430D9E" w:rsidRPr="000039BB" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="680EA9C8" w14:textId="7A0E3872" w:rsidR="00430D9E" w:rsidRPr="000039BB" w:rsidRDefault="005A2D44" w:rsidP="4F445B80">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E16FA6">
-              <w:rPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyfrifoldebau ac atebolrwydd proffesiynol yng nghyd-destun fframweithiau deddfwriaethol, safonau a </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E16FA6">
-              <w:rPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>chodau ymddygiad ac ymarfer proffesiynol</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E16FA6">
-              <w:rPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008E6E4F" w:rsidRPr="008E6E4F">
-              <w:rPr>
+            <w:r w:rsidR="3016ED5D" w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>perthnasol</w:t>
-            </w:r>
-[...45 lines deleted...]
-              <w:t xml:space="preserve"> a manylebau person ar gyfer diffinio disgwyliadau a chyfyngiadau rolau a chyfrifoldebau</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="567A8128" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="000039BB" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="15945804" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="000039BB" w:rsidRDefault="00430D9E" w:rsidP="4F445B80">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966046" w14:paraId="39ECEBD2" w14:textId="77777777" w:rsidTr="00462B37">
+      <w:tr w:rsidR="00966046" w14:paraId="34B9B466" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="534A70DD" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="000039BB" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0A4D6724" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="000039BB" w:rsidRDefault="005A2D44" w:rsidP="4F445B80">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E16FA6">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Pwysigrwydd cydnabod a chydymffurfio â therfynau rôl a chyfrifoldebau </w:t>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diben </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>swydd-ddisgrifiadau</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a manylebau person ar gyfer diffinio disgwyliadau a chyfyngiadau rolau a chyfrifoldebau</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69D8B6E2" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="000039BB" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="567A8128" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="000039BB" w:rsidRDefault="00430D9E" w:rsidP="4F445B80">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966046" w14:paraId="63A02C83" w14:textId="77777777" w:rsidTr="00462B37">
+      <w:tr w:rsidR="00966046" w14:paraId="39ECEBD2" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="511FAA75" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="000039BB" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="534A70DD" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="000039BB" w:rsidRDefault="005A2D44" w:rsidP="4F445B80">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E16FA6">
-[...3 lines deleted...]
-              <w:t>Sut a phryd i ofyn am gymorth ychwanegol mewn sefyllfaoedd y tu hwnt i rôl, cyfrifoldebau, lefel profiad ac arbenigedd neu os oes ansicrwydd ynglŷn â sut i weithredu mewn mater gwaith</w:t>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pwysigrwydd cydnabod a chydymffurfio â therfynau rôl a chyfrifoldebau </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46DB3C2C" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="000039BB" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="69D8B6E2" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="000039BB" w:rsidRDefault="00430D9E" w:rsidP="4F445B80">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966046" w14:paraId="57A7E9E2" w14:textId="77777777" w:rsidTr="00462B37">
+      <w:tr w:rsidR="00966046" w14:paraId="63A02C83" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12D89734" w14:textId="61008D56" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
-[...10 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="511FAA75" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="000039BB" w:rsidRDefault="005A2D44" w:rsidP="4F445B80">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="cy-GB"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> a'u dilyn</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Sut a phryd i ofyn am gymorth ychwanegol mewn sefyllfaoedd y tu hwnt i rôl, cyfrifoldebau, lefel profiad ac arbenigedd neu os oes ansicrwydd ynglŷn â sut i weithredu mewn mater gwaith</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A2D51CD" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="46DB3C2C" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="000039BB" w:rsidRDefault="00430D9E" w:rsidP="4F445B80">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966046" w14:paraId="4B9A1E2C" w14:textId="77777777" w:rsidTr="00462B37">
+      <w:tr w:rsidR="00966046" w14:paraId="57A7E9E2" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FC456B8" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
-[...7 lines deleted...]
-              <w:t>Pam y mae'n bwysig adrodd am arferion sy'n anniogel neu sy'n gwrthdaro â chodau ymddygiad ac ymarfer proffesiynol, safonau neu bolisïau a gweithdrefnau, a sut i wneud hyn</w:t>
+          <w:p w14:paraId="12D89734" w14:textId="61008D56" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="005A2D44" w:rsidP="4F445B80">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dibenion </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>polisïau a gweithdrefnau</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ar gyfer ymarfer iechyd a gofal cymdeithasol a sut i gael gwybod amdanyn</w:t>
+            </w:r>
+            <w:r w:rsidR="2772F7A0" w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nhw</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a'u dilyn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A3FC5F6" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="1A2D51CD" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00430D9E" w:rsidP="4F445B80">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966046" w14:paraId="1E0D4AE3" w14:textId="77777777" w:rsidTr="00462B37">
+      <w:tr w:rsidR="00966046" w14:paraId="4B9A1E2C" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7284537A" w14:textId="17E8CAF0" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="007E6807" w:rsidP="00BE07D5">
-[...14 lines deleted...]
-              <w:t>styr y term ‘dyletswydd gofal’</w:t>
+          <w:p w14:paraId="5FC456B8" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="005A2D44" w:rsidP="4F445B80">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Pam y mae'n bwysig adrodd am arferion sy'n anniogel neu sy'n gwrthdaro â chodau ymddygiad ac ymarfer proffesiynol, safonau neu bolisïau a gweithdrefnau, a sut i wneud hyn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="598352D3" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="0A3FC5F6" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00430D9E" w:rsidP="4F445B80">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966046" w14:paraId="6F9F0ED8" w14:textId="77777777" w:rsidTr="00462B37">
+      <w:tr w:rsidR="00966046" w14:paraId="1E0D4AE3" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EFE9EF5" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
-[...15 lines deleted...]
-              <w:t>unigolion</w:t>
+          <w:p w14:paraId="7284537A" w14:textId="17E8CAF0" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="2A3AB276" w:rsidP="4F445B80">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r w:rsidR="005A2D44" w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>styr y term ‘dyletswydd gofal’</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09251B90" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="598352D3" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00430D9E" w:rsidP="4F445B80">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966046" w14:paraId="30FB480E" w14:textId="77777777" w:rsidTr="00462B37">
+      <w:tr w:rsidR="00966046" w14:paraId="6F9F0ED8" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="440962C3" w14:textId="5F38175D" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00680605" w:rsidP="00BE07D5">
-[...16 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7EFE9EF5" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="005A2D44" w:rsidP="4F445B80">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>dyletswydd gonestrwydd</w:t>
-[...5 lines deleted...]
-              <w:t>' a pham y mae'n bwysig bod yn agored ac yn onest os yw pethau'n mynd o chwith</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gwrthdaro a chyfyng-gyngor a allai godi rhwng dyletswydd gofal a hawliau </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>unigolion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="371EBB11" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="09251B90" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00430D9E" w:rsidP="4F445B80">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966046" w14:paraId="2D3AD19A" w14:textId="77777777" w:rsidTr="00462B37">
+      <w:tr w:rsidR="00966046" w14:paraId="30FB480E" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33080280" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
-[...7 lines deleted...]
-              <w:t>Atebolrwydd am ansawdd ymarfer personol</w:t>
+          <w:p w14:paraId="440962C3" w14:textId="5F38175D" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="1FED0D74" w:rsidP="4F445B80">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r w:rsidR="005A2D44" w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>styr y term '</w:t>
+            </w:r>
+            <w:r w:rsidR="005A2D44" w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>dyletswydd gonestrwydd</w:t>
+            </w:r>
+            <w:r w:rsidR="005A2D44" w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>' a pham y mae'n bwysig bod yn agored ac yn onest os yw pethau'n mynd o chwith</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5554B1EE" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="371EBB11" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00430D9E" w:rsidP="4F445B80">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966046" w14:paraId="577FBAEA" w14:textId="77777777" w:rsidTr="00462B37">
+      <w:tr w:rsidR="00966046" w14:paraId="2D3AD19A" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4487C821" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
-[...7 lines deleted...]
-              <w:t>Pwysigrwydd myfyrio a sut i ddefnyddio hyn i wella ymarfer</w:t>
+          <w:p w14:paraId="33080280" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="005A2D44" w:rsidP="4F445B80">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Atebolrwydd am ansawdd ymarfer personol</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="281562E5" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="5554B1EE" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00430D9E" w:rsidP="4F445B80">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966046" w14:paraId="65F40962" w14:textId="77777777" w:rsidTr="00462B37">
+      <w:tr w:rsidR="00966046" w14:paraId="577FBAEA" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A328709" w14:textId="3D6140A7" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00EF3720" w:rsidP="00BE07D5">
-[...13 lines deleted...]
-              <w:t>styr y term 'cyfrinachedd' a sut mae gweithwyr iechyd a gofal cymdeithasol yn gallu sicrhau cyfrinachedd</w:t>
+          <w:p w14:paraId="4487C821" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="005A2D44" w:rsidP="4F445B80">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Pwysigrwydd myfyrio a sut i ddefnyddio hyn i wella ymarfer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F7350EA" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="281562E5" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00430D9E" w:rsidP="4F445B80">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966046" w14:paraId="5C9A712C" w14:textId="77777777" w:rsidTr="00462B37">
+      <w:tr w:rsidR="00966046" w14:paraId="65F40962" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E18CF6A" w14:textId="39F898B0" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
-[...19 lines deleted...]
-              <w:t>trosglwyddo gwybodaeth 'gyfrinachol' ac i bwy y dylid ei throsglwyddo</w:t>
+          <w:p w14:paraId="5A328709" w14:textId="3D6140A7" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="65966A91" w:rsidP="4F445B80">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r w:rsidR="005A2D44" w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>styr y term 'cyfrinachedd' a sut mae gweithwyr iechyd a gofal cymdeithasol yn gallu sicrhau cyfrinachedd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78D9F50A" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="5F7350EA" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00430D9E" w:rsidP="4F445B80">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966046" w14:paraId="3D7A492F" w14:textId="77777777" w:rsidTr="00462B37">
+      <w:tr w:rsidR="00966046" w14:paraId="5C9A712C" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BF49E98" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
-[...7 lines deleted...]
-              <w:t>Gwrthdaro a chyfyng-gyngor sy'n gallu digwydd rhwng sicrhau cyfrinachedd ac ymarfer diogel</w:t>
+          <w:p w14:paraId="5E18CF6A" w14:textId="39F898B0" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="005A2D44" w:rsidP="4F445B80">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amgylchiadau </w:t>
+            </w:r>
+            <w:r w:rsidR="7319F889" w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pan fo raid </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>trosglwyddo gwybodaeth 'gyfrinachol' ac i bwy y dylid ei throsglwyddo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6274FF7D" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="78D9F50A" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00430D9E" w:rsidP="4F445B80">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966046" w14:paraId="4BA122AD" w14:textId="77777777" w:rsidTr="00462B37">
+      <w:tr w:rsidR="00966046" w14:paraId="3D7A492F" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="175663B2" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
-[...7 lines deleted...]
-              <w:t>Pam mae'n bwysig cael trafodaeth ag unigolion a/neu ofalwyr am unrhyw wybodaeth 'gyfrinachol' y mae'n rhaid ei throsglwyddo</w:t>
+          <w:p w14:paraId="2BF49E98" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="005A2D44" w:rsidP="4F445B80">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Gwrthdaro a chyfyng-gyngor sy'n gallu digwydd rhwng sicrhau cyfrinachedd ac ymarfer diogel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="683B7269" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="6274FF7D" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00430D9E" w:rsidP="4F445B80">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00966046" w14:paraId="4BA122AD" w14:textId="77777777" w:rsidTr="4F445B80">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12186" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="175663B2" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="005A2D44" w:rsidP="4F445B80">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Pam mae'n bwysig cael trafodaeth ag unigolion a/neu ofalwyr am unrhyw wybodaeth 'gyfrinachol' y mae'n rhaid ei throsglwyddo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="683B7269" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00430D9E" w:rsidP="4F445B80">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="49E10E76" w14:textId="77777777" w:rsidR="00953E68" w:rsidRDefault="00953E68" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BBDD1CB" w14:textId="77777777" w:rsidR="00953E68" w:rsidRDefault="00953E68" w:rsidP="00232F9B">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E98191C" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00232F9B" w:rsidRDefault="005A2D44" w:rsidP="00972F36">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00232F9B">
         <w:rPr>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">5.2 Gweithio mewn partneriaeth </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C082967" w14:textId="56FB26B4" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E16FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Fel rhan o'ch gwaith fel gweithiwr iechyd a gofal cymdeithasol, bydd angen i chi weithio mewn partneriaeth â </w:t>
       </w:r>
       <w:r w:rsidR="00356D58">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9900,60 +10408,192 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>weithwyr a gweithwyr proffesiynol er mwyn darparu gofal a chymorth effeithiol.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4029335A" w14:textId="37D80E37" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E16FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Mae gweithio mewn partneriaeth â gweithwyr proffesiynol eraill yn egwyddor bwysig o Ddeddf Gwasanaethau Cymdeithasol a Llesiant (Cymru) 2014. Os ydych eisoes wedi gwylio'r ffilm </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="00872187" w:rsidRPr="00BE07D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
-          <w:t>Beth mae'r Ddeddf yn ei olygu i mi?</w:t>
+          <w:t xml:space="preserve">Beth </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00872187" w:rsidRPr="00BE07D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>mae'r</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00872187" w:rsidRPr="00BE07D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00872187" w:rsidRPr="00BE07D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>Ddeddf</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00872187" w:rsidRPr="00BE07D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00872187" w:rsidRPr="00BE07D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>yn</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00872187" w:rsidRPr="00BE07D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00872187" w:rsidRPr="00BE07D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>ei</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00872187" w:rsidRPr="00BE07D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00872187" w:rsidRPr="00BE07D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>olygu</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00872187" w:rsidRPr="00BE07D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00872187" w:rsidRPr="00BE07D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>i</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00872187" w:rsidRPr="00BE07D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> mi?</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidR="00D64BC0" w:rsidRPr="00D64BC0">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E16FA6">
         <w:rPr>
@@ -10129,222 +10769,343 @@
     <w:p w14:paraId="373B3758" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75C70567" w14:textId="72F1F3CA" w:rsidR="00430D9E" w:rsidRPr="000B2761" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>Cydgynhyrchu a gweithio mewn partneriaeth</w:t>
+        <w:t>Cydgynhyrchu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a gweithio mewn partneriaeth</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1625B34B" w14:textId="77777777" w:rsidR="00232F9B" w:rsidRDefault="00232F9B" w:rsidP="00232F9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F2749D5" w14:textId="5ED11529" w:rsidR="00430D9E" w:rsidRPr="00927673" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00927673">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mae cydgynhyrchu yn </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Mae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00927673">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>cydgynhyrchu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00927673">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00927673">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>ymwneud â datblygu partneriaethau mwy cyfartal rhwng pobl sy'n defnyddio gwasanaethau gofal a chymorth, gweithwyr a gweithwyr proffesiynol. Mae gwasanaethau sy'n cael eu cydgynhyrchu yn fwy effeithiol oherwydd bod unigolion sy'n defnyddio'r gwasanaeth yn ganolog i ddarparu'r gwasanaeth.</w:t>
+        <w:t xml:space="preserve">ymwneud â datblygu partneriaethau mwy cyfartal rhwng pobl sy'n defnyddio gwasanaethau gofal a chymorth, gweithwyr a gweithwyr proffesiynol. Mae gwasanaethau sy'n cael eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00927673">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>cydgynhyrchu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00927673">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yn fwy effeithiol oherwydd bod unigolion sy'n defnyddio'r gwasanaeth yn ganolog i ddarparu'r gwasanaeth.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="514875AD" w14:textId="6B0FD50B" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00927673">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Gall cydgynhyrchu helpu i wneud y defnydd gorau o adnoddau, cynnig canlyniadau gwell i bobl sy'n defnyddio gwasanaethau gofal a chymorth a gofalwyr, datblygu cymunedau cryfach a datblygu dinasyddiaeth.</w:t>
+        <w:t xml:space="preserve">Gall </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00927673">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>cydgynhyrchu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00927673">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> helpu i wneud y defnydd gorau o adnoddau, cynnig canlyniadau gwell i bobl sy'n defnyddio gwasanaethau gofal a chymorth a gofalwyr, datblygu cymunedau cryfach a datblygu dinasyddiaeth.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48E74C03" w14:textId="77777777" w:rsidR="007A3B72" w:rsidRPr="00927673" w:rsidRDefault="007A3B72" w:rsidP="00BE07D5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55B4F34C" w14:textId="368DF415" w:rsidR="00430D9E" w:rsidRPr="00927673" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00927673">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Gwaith amlasiantaeth</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Gwaith </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00927673">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>amlasiantaeth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="41B83A7D" w14:textId="77777777" w:rsidR="00232F9B" w:rsidRDefault="00232F9B" w:rsidP="00232F9B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19E68E31" w14:textId="328F623B" w:rsidR="00430D9E" w:rsidRPr="00927673" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00927673">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Mae gwaith amlasiantaeth yn golygu gweithio ar draws asiantaethau neu sefydliadau i ddarparu gofal a chymorth i unigolion sydd ag anghenion iechyd a gofal cymdeithasol. Mae'r dull hwn o weithio yn hanfodol er mwyn cynnig y cymorth sydd ei angen ar unigolion ar yr adeg briodol. Mae'n ymwneud â darparu ymateb di-dor i unigolion sydd ag anghenion lluosog a</w:t>
+        <w:t xml:space="preserve">Mae gwaith </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00927673">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>amlasiantaeth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00927673">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yn golygu gweithio ar draws asiantaethau neu sefydliadau i ddarparu gofal a chymorth i unigolion sydd ag anghenion iechyd a gofal cymdeithasol. Mae'r dull hwn o weithio yn hanfodol er mwyn cynnig y cymorth sydd ei angen ar unigolion ar yr adeg briodol. Mae'n ymwneud â darparu ymateb di-dor i unigolion sydd ag anghenion lluosog a</w:t>
       </w:r>
       <w:r w:rsidR="0006077B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>c o bosib anghenion</w:t>
       </w:r>
       <w:r w:rsidRPr="00927673">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> cymhleth.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CE9B0A3" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00927673" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00927673">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mae gwaith amlasiantaeth yn hanfodol oherwydd ei fod yn sicrhau bod adnoddau'n cael eu rhannu. Hefyd, mae'n dod ag asiantaethau neu sefydliadau ar wahân at ei gilydd er mwyn rhannu arbenigedd. </w:t>
+        <w:t xml:space="preserve">Mae gwaith </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00927673">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>amlasiantaeth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00927673">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yn hanfodol oherwydd ei fod yn sicrhau bod adnoddau'n cael eu rhannu. Hefyd, mae'n dod ag asiantaethau neu sefydliadau ar wahân at ei gilydd er mwyn rhannu arbenigedd. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C2A37F3" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00E16FA6" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AB16435" w14:textId="5DAF0030" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E16FA6">
@@ -10607,51 +11368,71 @@
     </w:p>
     <w:p w14:paraId="2ABEFBE1" w14:textId="5471F90C" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>Mae'r meddyg yn ymweld â Glyn oherwydd bod ganddo symptomau haint wrin. Mae'r meddyg yn siarad â Glyn a'i ferch am ei anghenion. Mae Glyn eisiau parhau i fyw gartref mor hir â phosib, ond mae ei ferch yn teimlo bod y sefyllfa yn troi'n argyfwng ac nad yw</w:t>
+        <w:t xml:space="preserve">Mae'r meddyg yn ymweld â Glyn oherwydd bod ganddo symptomau haint </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>wrin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>. Mae'r meddyg yn siarad â Glyn a'i ferch am ei anghenion. Mae Glyn eisiau parhau i fyw gartref mor hir â phosib, ond mae ei ferch yn teimlo bod y sefyllfa yn troi'n argyfwng ac nad yw</w:t>
       </w:r>
       <w:r w:rsidR="00E608D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> hi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>'n gallu ymdopi bellach.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BD1A18E" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
@@ -10769,51 +11550,50 @@
     </w:p>
     <w:p w14:paraId="744BEA8B" w14:textId="2DEF62E1" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>O fewn 24 awr, mae arweinydd y tîm yn cysylltu â merch Glyn, ac maen</w:t>
       </w:r>
       <w:r w:rsidR="00BE126F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> nhw’n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> trefnu asesiad. Mae'r tîm yn cynnwys gweithiwr cymdeithasol, therapydd galwedigaethol, nyrs a ffisiotherapydd.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F71C8C4" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
@@ -11168,83 +11948,91 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B2761">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>pwysigrwydd gw</w:t>
             </w:r>
             <w:r w:rsidR="00145FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>aith</w:t>
             </w:r>
             <w:r w:rsidRPr="000B2761">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> amlasiantaeth</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000B2761">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>amlasiantaeth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="3E0B8214" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="000B2761" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="1080"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5A8A1F51" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B2761">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>pwysigrwydd datblygu cysylltiadau da</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FE04F66" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="000B2761" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="1080"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5B52E840" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="000B2761" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
@@ -11263,51 +12051,83 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4A06E5E3" w14:textId="05084B1B" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>Pa effaith y mae gwaith partneriaeth y tîm amlasiantaeth a'r ffaith ei fod yn defnyddio dulliau cydgynhyrchu yn ei chael ar Glyn a'i ferch?</w:t>
+              <w:t xml:space="preserve">Pa effaith y mae gwaith partneriaeth y tîm </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>amlasiantaeth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a'r ffaith ei fod yn defnyddio dulliau </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>cydgynhyrchu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> yn ei chael ar Glyn a'i ferch?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02122F10" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="000B2761" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0EA42E17" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -11448,65 +12268,81 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Cwis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38720929" w14:textId="72D31220" w:rsidR="00430D9E" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>Mae cyd</w:t>
+        <w:t xml:space="preserve">Mae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>cyd</w:t>
       </w:r>
       <w:r w:rsidR="00E31BE9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>ynhyrchu yn ymwneud â:</w:t>
+        <w:t>ynhyrchu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yn ymwneud â:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09D63DD1" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="006235A1" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006235A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>gweithio gydag unigolion a gofalwyr yn unig</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B0E3F2F" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00927673" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -11608,80 +12444,92 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00927673">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Gwerthoedd cyffredin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="282261D8" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="007D0454" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="4E4E13E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Cyfarfod yn rheolaidd</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="66052B50" w14:textId="1EB41777" w:rsidR="4E4E13E5" w:rsidRDefault="4E4E13E5" w:rsidP="4E4E13E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="73C4B121" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00A935A4" w:rsidRDefault="005A2D44" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A935A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Sylwadau'r rheolwr ar gyfer adran 5.2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BCC2976" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="13948"/>
       </w:tblGrid>
       <w:tr w:rsidR="00966046" w14:paraId="3EF17DDF" w14:textId="77777777" w:rsidTr="00462B37">
         <w:tc>
@@ -11737,52 +12585,52 @@
     </w:tbl>
     <w:p w14:paraId="51769A25" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRDefault="00430D9E" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="595F7768" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00232F9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="cysill"/>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkStart w:id="4" w:name="cysill"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="000039BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Log cynnydd – i'w gwblhau gan y rheolwr</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ECC9EA0" w14:textId="77777777" w:rsidR="00232F9B" w:rsidRPr="000039BB" w:rsidRDefault="00232F9B" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E74AED1" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00232F9B">
@@ -11851,383 +12699,459 @@
         <w:t>Sut i ddatblygu a pharhau'r broses o weithio'n effeithiol mewn partneriaeth ag eraill ym maes iechyd a gofal cymdeithasol</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D1EDFD6" w14:textId="77777777" w:rsidR="00232F9B" w:rsidRPr="00E16FA6" w:rsidRDefault="00232F9B" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid3"/>
         <w:tblW w:w="14029" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12186"/>
         <w:gridCol w:w="1843"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00815D80" w14:paraId="0CC8B02C" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="0CC8B02C" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="086E1098" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="086E1098" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Drwy gwblhau gweithgareddau'r llyfr gwaith yn yr adran hon, mae'r gweithiwr wedi dangos ei fod yn gwybod y canlynol:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="017F5411" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000B2761" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="017F5411" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000B2761" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Llofnod a dyddiad</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00815D80" w14:paraId="2DD04D4B" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="2DD04D4B" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A1B50F8" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0A1B50F8" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E16FA6">
-              <w:rPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Egwyddorion gweithio mewn partneriaeth</w:t>
-            </w:r>
-[...45 lines deleted...]
-              <w:t>eraill</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37CE6E20" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="54FDF5EC" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00815D80" w14:paraId="273567DB" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="05639998" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59081922" w14:textId="5AEADAFF" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2B31FD48" w14:textId="1561B36D" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="7D85DFD2" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E16FA6">
-[...15 lines deleted...]
-              <w:t>ym maes iechyd a gofal cymdeithasol</w:t>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ystyr y </w:t>
+            </w:r>
+            <w:r w:rsidR="00815D80" w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>term '</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00815D80" w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>cydgynhyrchu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00815D80" w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">' mewn perthynas â gweithio mewn partneriaeth ag </w:t>
+            </w:r>
+            <w:r w:rsidR="00815D80" w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>eraill</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26B9210B" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="37CE6E20" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00815D80" w14:paraId="34AA2302" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="273567DB" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46DE13A0" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="59081922" w14:textId="5AEADAFF" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E16FA6">
-[...3 lines deleted...]
-              <w:t>Pwysigrwydd gwaith amlasiantaeth</w:t>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ystod a rolau gweithwyr a gweithwyr proffesiynol </w:t>
+            </w:r>
+            <w:r w:rsidR="2E07FE39" w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eraill </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>ym maes iechyd a gofal cymdeithasol</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50A3BD83" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="26B9210B" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00815D80" w14:paraId="39F5EE0C" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="34AA2302" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E0DC416" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...8 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="46DE13A0" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pwysigrwydd gwaith </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>amlasiantaeth</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71288151" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="50A3BD83" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00815D80" w14:paraId="7584BE59" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="39F5EE0C" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2ABA124F" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...7 lines deleted...]
-              <w:t>Sut i weithio mewn ffyrdd sy'n meithrin ymddiriedaeth</w:t>
+          <w:p w14:paraId="7E0DC416" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Pwysigrwydd datblygu perthynas dda a chadw ffiniau proffesiynol clir wrth weithio gyda gweithwyr a gweithwyr proffesiynol eraill, gofalwyr a theuluoedd yn ogystal ag unigolion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F5D3345" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="71288151" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00815D80" w14:paraId="614D0492" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="7584BE59" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="008745D6" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...8 lines deleted...]
-              <w:t>Pwysigrwydd parchu amrywiaeth a chydnabod gwahaniaethau diwylliannol, crefyddol, ethnig ac ieithyddol wrth weithio mewn partneriaeth</w:t>
+          <w:p w14:paraId="2ABA124F" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Sut i weithio mewn ffyrdd sy'n meithrin ymddiriedaeth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="608ECCA0" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="3F5D3345" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00815D80" w14:paraId="614D0492" w14:textId="77777777" w:rsidTr="4F445B80">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12186" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="008745D6" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Pwysigrwydd parchu amrywiaeth a chydnabod gwahaniaethau diwylliannol, crefyddol, ethnig ac ieithyddol wrth weithio mewn partneriaeth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="608ECCA0" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="62B5304D" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C0ADCF4" w14:textId="13080D5F" w:rsidR="005E4F9D" w:rsidRDefault="005E4F9D" w:rsidP="00232F9B">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F0AAF3A" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00232F9B" w:rsidRDefault="00815D80" w:rsidP="00972F36">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00232F9B">
         <w:rPr>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>5.3 Gwaith tîm</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67F12A45" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E16FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Beth bynnag yw natur eich swydd ym maes iechyd a gofal cymdeithasol, bydd angen i chi weithio fel aelod o dîm. Mae sawl math o dîm yn bodoli, a bydd eu dulliau gweithredu yn wahanol. Dyma rai enghreifftiau:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29EF8FFB" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
@@ -12484,51 +13408,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> nhw’n</w:t>
       </w:r>
       <w:r w:rsidRPr="000B2761">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> gweithio'n agos gyda meddygon, gweithwyr cymdeithasol, gweithwyr proffesiynol perthynol i iechyd, fel therapyddion galwedigaethol, a grwpiau cymorth cymunedol. Mae cymorth gofal </w:t>
       </w:r>
       <w:r w:rsidR="00A37BBA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">yn y </w:t>
       </w:r>
       <w:r w:rsidRPr="000B2761">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>cartref yn cynnwys 'trefniadau byw â chymorth', sef llety a rennir mewn tŷ neu fflat fel arfer. Hefyd, gall gweithwyr gofal cymdeithasol, arweinwyr tîm a rheolwyr weithio mewn timau sy'n darparu gwasanaethau dydd.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="557E8A60" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8059"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="728F660E" w14:textId="5C89178D" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
@@ -12844,59 +13767,100 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="122BA94A" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8059"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="116E921B" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000B2761" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
+    <w:p w14:paraId="116E921B" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000B2761" w:rsidRDefault="00815D80" w:rsidP="4F445B80">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8059"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22BD0917" w14:textId="03D4D327" w:rsidR="4F445B80" w:rsidRDefault="4F445B80" w:rsidP="4F445B80">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8059"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="026AF6AE" w14:textId="504EFA94" w:rsidR="4F445B80" w:rsidRDefault="4F445B80" w:rsidP="4F445B80">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8059"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1157324F" w14:textId="5BF716BC" w:rsidR="4F445B80" w:rsidRDefault="4F445B80" w:rsidP="4F445B80">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8059"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55762C74" w14:textId="77777777" w:rsidR="001D7936" w:rsidRDefault="001D7936" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59E7D57F" w14:textId="64F2BFC3" w:rsidR="00815D80" w:rsidRPr="001D7936" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D7936">
@@ -12983,51 +13947,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>1. Beth sydd fwyaf tebygol o hyrwyddo gwaith tîm effeithiol mewn lleoliad gofal?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26952372" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00956C7D" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00956C7D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>a) Sicrhau bod aelodau newydd o'r tîm yn diweddaru pob cynllun personol</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="427D8356" w14:textId="31E76FB5" w:rsidR="00815D80" w:rsidRPr="00956C7D" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00956C7D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>b) Cofnodi</w:t>
       </w:r>
       <w:r w:rsidR="00CD073B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -13224,50 +14187,141 @@
     </w:tbl>
     <w:p w14:paraId="04390CCD" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BACC3FB" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="695BF30D" w14:textId="20824849" w:rsidR="4F445B80" w:rsidRDefault="4F445B80" w:rsidP="4F445B80">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="334DFE14" w14:textId="06B22FCE" w:rsidR="4F445B80" w:rsidRDefault="4F445B80" w:rsidP="4F445B80">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="075EE8AC" w14:textId="1AF7D6D1" w:rsidR="4F445B80" w:rsidRDefault="4F445B80" w:rsidP="4F445B80">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72061B7C" w14:textId="061EA488" w:rsidR="4F445B80" w:rsidRDefault="4F445B80" w:rsidP="4F445B80">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AD66025" w14:textId="1CE9EBAE" w:rsidR="4F445B80" w:rsidRDefault="4F445B80" w:rsidP="4F445B80">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3323833E" w14:textId="7D24E130" w:rsidR="4F445B80" w:rsidRDefault="4F445B80" w:rsidP="4F445B80">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68E17EEA" w14:textId="7AD38312" w:rsidR="4F445B80" w:rsidRDefault="4F445B80" w:rsidP="4F445B80">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="5F3F6099" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00232F9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000039BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Log cynnydd – i'w gwblhau gan y rheolwr</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6838547A" w14:textId="77777777" w:rsidR="00232F9B" w:rsidRPr="007D0454" w:rsidRDefault="00232F9B" w:rsidP="00BE07D5">
@@ -13363,253 +14417,273 @@
         <w:t xml:space="preserve"> da ym maes iechyd a gofal cymdeithasol</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A74159E" w14:textId="77777777" w:rsidR="00232F9B" w:rsidRPr="005E3C8D" w:rsidRDefault="00232F9B" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid3"/>
         <w:tblW w:w="14029" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12186"/>
         <w:gridCol w:w="1843"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00815D80" w14:paraId="03A8F8F8" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="03A8F8F8" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4C1B36CA" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4C1B36CA" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Drwy gwblhau gweithgareddau'r llyfr gwaith yn yr adran hon, mae'r gweithiwr wedi dangos ei fod yn gwybod y canlynol:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4B11C46A" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000B2761" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4B11C46A" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000B2761" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Llofnod a dyddiad</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00815D80" w14:paraId="24E27CA9" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="24E27CA9" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0463E923" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0463E923" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E16FA6">
-              <w:rPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Y mathau gwahanol o waith tîm, a sut mae strwythur, diben a chyfansoddiad timau yn gallu amrywio</w:t>
-            </w:r>
-[...32 lines deleted...]
-              <w:t>Yr egwyddorion sy'n sylfaen i waith tîm effeithiol</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CB1E1A4" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="07F3892F" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00815D80" w14:paraId="49A062F4" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="5F2A22B3" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E8209DC" w14:textId="292E31A8" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1FD515CB" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E16FA6">
-[...15 lines deleted...]
-              <w:t>yfrannu at lesiant unigolion</w:t>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Yr egwyddorion sy'n sylfaen i waith tîm effeithiol</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DC13F27" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="4CB1E1A4" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00815D80" w14:paraId="49A062F4" w14:textId="77777777" w:rsidTr="4F445B80">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12186" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E8209DC" w14:textId="292E31A8" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pa mor effeithiol yw gwaith tîm </w:t>
+            </w:r>
+            <w:r w:rsidR="476E2540" w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>o ran c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>yfrannu at lesiant unigolion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DC13F27" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="290115CA" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29ADB67C" w14:textId="01E11DEF" w:rsidR="00DD3DA4" w:rsidRDefault="00DD3DA4" w:rsidP="00232F9B">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D77CE44" w14:textId="2D1E354B" w:rsidR="00815D80" w:rsidRPr="00232F9B" w:rsidRDefault="00815D80" w:rsidP="00972F36">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00232F9B">
         <w:rPr>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>5.4  Trin gwybodaeth</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6830CBEF" w14:textId="62E4DBC0" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00014C61">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Yn eich rôl fel gweithiwr iechyd a gofal cymdeithasol, byddwch yn ymdrin â llawer o wybodaeth bersonol am yr unigolion, y teuluoedd a'r gofalwyr rydych </w:t>
       </w:r>
@@ -14079,61 +15153,51 @@
       <w:r w:rsidRPr="000677D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ar sail angen </w:t>
       </w:r>
       <w:r w:rsidR="00B74A1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="000677D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">wybod’? Un enghraifft o hyn yw rhannu gwybodaeth â gweithwyr eraill sy'n ymwneud â gofal yr unigolyn, mewn cynllun gofal a chymorth neu gynllun personol er enghraifft, neu drwy gwblhau nodiadau trosglwyddo. Ni ddylech rannu gwybodaeth ag unrhyw un arall, hyd yn oed aelodau o deulu neu ffrindiau'r </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">person, heb ganiatâd yr unigolyn. Er enghraifft, mae'n bosibl na fydd unigolyn eisiau i ffrind wybod am ei iechyd neu os yw wedi bod yn anhapus. </w:t>
+        <w:t xml:space="preserve">wybod’? Un enghraifft o hyn yw rhannu gwybodaeth â gweithwyr eraill sy'n ymwneud â gofal yr unigolyn, mewn cynllun gofal a chymorth neu gynllun personol er enghraifft, neu drwy gwblhau nodiadau trosglwyddo. Ni ddylech rannu gwybodaeth ag unrhyw un arall, hyd yn oed aelodau o deulu neu ffrindiau'r person, heb ganiatâd yr unigolyn. Er enghraifft, mae'n bosibl na fydd unigolyn eisiau i ffrind wybod am ei iechyd neu os yw wedi bod yn anhapus. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FEFF8E7" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="442C9AB2" w14:textId="5FA4BBE2" w:rsidR="00815D80" w:rsidRPr="000677D6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -14569,51 +15633,50 @@
     </w:p>
     <w:p w14:paraId="41780621" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00232F9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0454">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Gweithgaredd dysgu – trin gwybodaeth</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06FD4FDF" w14:textId="77777777" w:rsidR="00232F9B" w:rsidRDefault="00232F9B" w:rsidP="00BE07D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="348FF08A" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000B2761" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
@@ -14917,50 +15980,74 @@
     </w:tbl>
     <w:p w14:paraId="48571343" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00B9115C" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F8AC782" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="54AFB7FB" w14:textId="01DE0676" w:rsidR="4F445B80" w:rsidRDefault="4F445B80" w:rsidP="4F445B80">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1231"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E703911" w14:textId="5A185F4C" w:rsidR="4F445B80" w:rsidRDefault="4F445B80" w:rsidP="4F445B80">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1231"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="1A149BB9" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00232F9B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Ffeithiau, barn a chasgliad</w:t>
@@ -14977,51 +16064,50 @@
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23A6C55A" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000B2761" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2761">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Wrth weithio ym maes iechyd a gofal cymdeithasol, dylech wybod y gwahaniaeth rhwng ffaith, barn a chasgliad, yn enwedig mewn perthynas ag adrodd a chofnodi gwybodaeth bwysig.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FEDC990" w14:textId="79E22E1D" w:rsidR="00815D80" w:rsidRPr="000B2761" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2761">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Ffeithiau yw ffeithiau ac nid oes modd eu newid na dylanwadu arnyn</w:t>
       </w:r>
       <w:r w:rsidR="005223D3">
         <w:rPr>
@@ -15420,51 +16506,50 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0D0920C3" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00B63608" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D0454">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Bu John yn ymddwyn yn wael iawn yn syth ar ôl cyrraedd adref o'r ysgol tan amser gwely. Mae wedi cael ei gosbi - nid yw'n cael mynd i'r sinema yfory.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="323A886C" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000B2761" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0A9057D3" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
@@ -16163,51 +17248,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Atebwch y cwestiynau hyn:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="13948"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00815D80" w14:paraId="640E72D5" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="640E72D5" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="614D4489" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1231"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6C4B2591" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
@@ -16313,127 +17398,81 @@
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1231"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Sut allai'r nodiadau hyn helpu gweithwyr i feddwl am y dull gorau o ymdrin â Jeff yn y bore?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C7BA49F" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
+          <w:p w14:paraId="29E22767" w14:textId="61B28BB6" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="4F445B80">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1231"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="19583C1C" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
+    <w:p w14:paraId="41051D09" w14:textId="7EFDF83A" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="4F445B80">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D0454">
+      <w:r w:rsidRPr="4F445B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Gweithgaredd dysgu – trin gwybodaeth</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DAFC83C" w14:textId="77777777" w:rsidR="00232F9B" w:rsidRPr="007D0454" w:rsidRDefault="00232F9B" w:rsidP="00BE07D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
@@ -16831,176 +17870,135 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="01FB725A" w14:textId="77777777" w:rsidR="000E5CC3" w:rsidRDefault="000E5CC3" w:rsidP="00BE07D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="13948"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00815D80" w14:paraId="0E4990EC" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="0E4990EC" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30FACAF9" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1231"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2049778B" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1231"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3D7BD51B" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
+          <w:p w14:paraId="52AB3CD5" w14:textId="5B39C2AA" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="4F445B80">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1231"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="52AB3CD5" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...12 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="092746E8" w14:textId="77777777" w:rsidR="001C39CC" w:rsidRDefault="001C39CC" w:rsidP="00BE07D5">
+    <w:p w14:paraId="37496389" w14:textId="15280860" w:rsidR="00815D80" w:rsidRPr="00956C7D" w:rsidRDefault="00815D80" w:rsidP="4F445B80">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="cy-GB"/>
-[...5 lines deleted...]
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4F445B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:ind w:left="-142"/>
+        <w:t>Beth am adolygu'r hyn rydy</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB2D0B" w:rsidRPr="4F445B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...18 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>n ni</w:t>
       </w:r>
-      <w:r w:rsidRPr="00956C7D">
+      <w:r w:rsidRPr="4F445B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> wedi'i ddysgu yn yr adran hon.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="157C4248" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00956C7D" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00956C7D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -17400,51 +18398,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>a) Ffeithiau</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42F2ED36" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00956C7D" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00956C7D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>b) Syniadau</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C830BCD" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00956C7D" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00956C7D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>c) Barn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A68B9D9" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00956C7D" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
@@ -17454,50 +18451,76 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00956C7D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>d) Casgliadau</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EAE95C5" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00956C7D" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7098C348" w14:textId="5425E278" w:rsidR="4F445B80" w:rsidRDefault="4F445B80" w:rsidP="4F445B80">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B9CF4FE" w14:textId="007CCBD0" w:rsidR="4F445B80" w:rsidRDefault="4F445B80" w:rsidP="4F445B80">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AB47B88" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00A935A4" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A935A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Sylwadau'r rheolwr ar gyfer adran 5.4</w:t>
@@ -17652,392 +18675,467 @@
         </w:rPr>
         <w:t>Sut i drin gwybodaeth</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C6C0D6B" w14:textId="77777777" w:rsidR="00232F9B" w:rsidRPr="00842D45" w:rsidRDefault="00232F9B" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid3"/>
         <w:tblW w:w="14029" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12044"/>
         <w:gridCol w:w="1985"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00815D80" w14:paraId="2B20D28A" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="2B20D28A" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12044" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6E5FA6BA" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6E5FA6BA" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Drwy gwblhau gweithgareddau'r llyfr gwaith yn yr adran hon, mae'r gweithiwr wedi dangos ei fod yn gwybod y canlynol:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="668C302B" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="668C302B" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Llofnod a dyddiad</w:t>
             </w:r>
-            <w:r w:rsidRPr="00277157">
-              <w:rPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00815D80" w14:paraId="4257935B" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="4257935B" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12044" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2539C7B5" w14:textId="6947C01F" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00674F09" w:rsidP="00BE07D5">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2539C7B5" w14:textId="6947C01F" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00674F09" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
-            <w:r w:rsidR="00815D80" w:rsidRPr="00E16FA6">
-              <w:rPr>
+            <w:r w:rsidR="00815D80" w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>styr y term ‘trin gwybodaeth’</w:t>
-            </w:r>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">Y ddeddfwriaeth a'r codau ymddygiad ac ymarfer proffesiynol sy'n ymwneud â thrin gwybodaeth gan gynnwys: storio, cofnodi, cyfrinachedd a rhannu </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F90A86E" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="34AF40D9" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00815D80" w14:paraId="3D6BEFCB" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="7B9A6657" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12044" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D550466" w14:textId="2E1CDEC5" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00F618E0" w:rsidP="00BE07D5">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="34BCF1AF" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>styr 'systemau diogel ar gyfer cofnodi a storio gwybodaeth’</w:t>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Y ddeddfwriaeth a'r codau ymddygiad ac ymarfer proffesiynol sy'n ymwneud â thrin gwybodaeth gan gynnwys: storio, cofnodi, cyfrinachedd a rhannu </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7196B35D" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="4F90A86E" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00815D80" w14:paraId="52FA0AC5" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="3D6BEFCB" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12044" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70DB2612" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...13 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6D550466" w14:textId="2E1CDEC5" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="42D7F6E8" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r w:rsidR="00815D80" w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>styr 'systemau diogel ar gyfer cofnodi a storio gwybodaeth’</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="026E0D1F" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="7196B35D" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00815D80" w14:paraId="1E6B91BC" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="52FA0AC5" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12044" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D7BFD5C" w14:textId="62EA279E" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...20 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="70DB2612" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Pam y mae'n bwysig sefydlu systemau diogel ar gyfer cofnodi a storio gwybodaeth ym maes iechyd a gofal cymdeithasol</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22506CE3" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78B3A270" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="026E0D1F" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00815D80" w14:paraId="60BE9F66" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="1E6B91BC" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12044" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FC29445" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...7 lines deleted...]
-              <w:t>Gwybodaeth sydd angen ei chofnodi, ei hadrodd a'i storio</w:t>
+          <w:p w14:paraId="5D7BFD5C" w14:textId="62EA279E" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Nodweddion systemau storio gwybodaeth â llaw a systemau</w:t>
+            </w:r>
+            <w:r w:rsidR="64046A38" w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> storio gwybodaeth</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> electronig sy'n helpu i sicrhau diogelwch gwybodaeth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06BECCAC" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="78B3A270" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00815D80" w14:paraId="605FD2F4" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="60BE9F66" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12044" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BF5FFBF" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...7 lines deleted...]
-              <w:t>Sut i gofnodi gwybodaeth ysgrifenedig yn brydlon mewn ffordd gywir, eglur, perthnasol ac â lefel briodol o fanylder</w:t>
+          <w:p w14:paraId="1FC29445" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Gwybodaeth sydd angen ei chofnodi, ei hadrodd a'i storio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7761073E" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="06BECCAC" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00815D80" w14:paraId="59D8F483" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="605FD2F4" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12044" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="572CB72D" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...7 lines deleted...]
-              <w:t>Y gwahaniaeth rhwng ffaith, barn a chasgliad a pham y mae'n bwysig deall hyn wrth gofnodi ac adrodd am wybodaeth am unigolion a'u teuluoedd neu eu gofalwyr</w:t>
+          <w:p w14:paraId="0BF5FFBF" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Sut i gofnodi gwybodaeth ysgrifenedig yn brydlon mewn ffordd gywir, eglur, perthnasol ac â lefel briodol o fanylder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="697C1FB3" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="7761073E" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00815D80" w14:paraId="7B44C794" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="59D8F483" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12044" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7329214D" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Pwysigrwydd rhannu gwybodaeth sydd wedi'i chofnodi gydag unigolion a gwybod pryd a pham na all hyn ddigwydd </w:t>
+          <w:p w14:paraId="572CB72D" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Y gwahaniaeth rhwng ffaith, barn a chasgliad a pham y mae'n bwysig deall hyn wrth gofnodi ac adrodd am wybodaeth am unigolion a'u teuluoedd neu eu gofalwyr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BEF6D67" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="697C1FB3" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00815D80" w14:paraId="7B44C794" w14:textId="77777777" w:rsidTr="4F445B80">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12044" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7329214D" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pwysigrwydd rhannu gwybodaeth sydd wedi'i chofnodi gydag unigolion a gwybod pryd a pham na all hyn ddigwydd </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BEF6D67" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="18A97DB1" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3947ABC5" w14:textId="47A06715" w:rsidR="006604BB" w:rsidRDefault="006604BB" w:rsidP="00BE07D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
@@ -18058,51 +19156,50 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="36133871" w14:textId="21B02560" w:rsidR="00815D80" w:rsidRPr="00232F9B" w:rsidRDefault="00815D80" w:rsidP="00972F36">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00232F9B">
         <w:rPr>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">5.5 Ymddygiad personol gweithwyr iechyd a gofal cymdeithasol </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A692816" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Fel gweithiwr iechyd a gofal cymdeithasol, mae gennych gyfrifoldeb i sicrhau bod eich ymddygiad yn bodloni'r safonau yn y codau ymddygiad ac ymarfer proffesiynol. Mae'n bwysig eich bod yn cynnal ymddiriedaeth a hyder y cyhoedd yn y proffesiynau iechyd a gofal cymdeithasol.</w:t>
       </w:r>
     </w:p>
@@ -18488,214 +19585,172 @@
         <w:t xml:space="preserve"> nhw’n</w:t>
       </w:r>
       <w:r w:rsidRPr="00E16FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> dangos y lluniau i'w mam sy'n dod i ymweld â hi. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="329B9518" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15B37E81" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
+    <w:p w14:paraId="2208EAF7" w14:textId="271BD21D" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4F445B80">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...40 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="4F445B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Atebwch y cwestiynau hyn:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B2ABFE0" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="13948"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00815D80" w14:paraId="6E95FB79" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="6E95FB79" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14174" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7321E8C1" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1231"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="4F445B80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Pa rannau o'r </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-              <w:r w:rsidRPr="00DE3069">
+            <w:hyperlink r:id="rId29">
+              <w:r w:rsidRPr="4F445B80">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:lang w:val="cy-GB"/>
                 </w:rPr>
                 <w:t>Cod</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidRPr="4F445B80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> y mae Amy wedi'u torri?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76EB23AE" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1231"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="35C4B5E2" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16FA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Pa effaith allai ymddygiad Amy a'i defnydd o'r cyfryngau cymdeithasol ei chael ar y canlynol:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="568279B0" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00927673" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="55"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1231"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="1440"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00927673">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>y bobl ifanc mae</w:t>
@@ -18977,192 +20032,339 @@
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6700E954" w14:textId="0F635B4D" w:rsidR="00815D80" w:rsidRDefault="00476166" w:rsidP="00232F9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Cydb</w:t>
       </w:r>
       <w:r w:rsidR="00815D80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>erthnasoedd amhriodol</w:t>
+        <w:t>erthnasoedd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00815D80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> amhriodol</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7488B157" w14:textId="77777777" w:rsidR="00232F9B" w:rsidRPr="000B2761" w:rsidRDefault="00232F9B" w:rsidP="00BE07D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="290437C0" w14:textId="47AD9480" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E16FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Mae meithrin </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00476166">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>cydb</w:t>
       </w:r>
       <w:r w:rsidRPr="00E16FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>erthnasoedd cadarnhaol yn elfen bwysig o ymarfer sy'n canolbwyntio ar yr unigolyn. Ond, mae'</w:t>
+        <w:t>erthnasoedd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E16FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cadarnhaol yn elfen bwysig o ymarfer sy'n canolbwyntio ar yr unigolyn. Ond, mae'</w:t>
       </w:r>
       <w:r w:rsidR="00476166">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00E16FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00476166">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">un mor </w:t>
       </w:r>
       <w:r w:rsidRPr="00E16FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">bwysig hefyd nad ydych yn datblygu </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00476166">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>cydb</w:t>
       </w:r>
       <w:r w:rsidRPr="00E16FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">erthnasoedd amhriodol ag unigolion, aelodau teuluoedd neu ofalwyr. </w:t>
+        <w:t>erthnasoedd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E16FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> amhriodol ag unigolion, aelodau teuluoedd neu ofalwyr. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21DB7A5F" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D1AC4CA" w14:textId="50CCA127" w:rsidR="4F445B80" w:rsidRDefault="4F445B80" w:rsidP="4F445B80">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1231"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C4E8CC0" w14:textId="2763B350" w:rsidR="4F445B80" w:rsidRDefault="4F445B80" w:rsidP="4F445B80">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1231"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F7C6C12" w14:textId="77BC1CF4" w:rsidR="4F445B80" w:rsidRDefault="4F445B80" w:rsidP="4F445B80">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1231"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CABB420" w14:textId="497B367E" w:rsidR="4F445B80" w:rsidRDefault="4F445B80" w:rsidP="4F445B80">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1231"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57972C26" w14:textId="54F819AC" w:rsidR="4F445B80" w:rsidRDefault="4F445B80" w:rsidP="4F445B80">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1231"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C8B6C46" w14:textId="236EED41" w:rsidR="4F445B80" w:rsidRDefault="4F445B80" w:rsidP="4F445B80">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1231"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="674C5151" w14:textId="37FB447E" w:rsidR="4F445B80" w:rsidRDefault="4F445B80" w:rsidP="4F445B80">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1231"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BF25C22" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00902A2E" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E16FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Gweithgaredd dysgu – ymddygiad personol gweithwyr iechyd a gofal cymdeithasol </w:t>
@@ -19228,51 +20430,50 @@
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Astudiaeth achos </w:t>
       </w:r>
       <w:r w:rsidR="00E45588" w:rsidRPr="007D0454">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bethan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78670663" w14:textId="77777777" w:rsidR="00232F9B" w:rsidRPr="00E16FA6" w:rsidRDefault="00232F9B" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:pBdr>
@@ -19297,69 +20498,129 @@
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC3B61">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mae gan Jan glefyd Parkinson ac mae'n byw gyda'i gŵr Dafydd. Mae Dafydd wedi </w:t>
+        <w:t xml:space="preserve">Mae gan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC3B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Jan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC3B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> glefyd </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC3B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Parkinson</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC3B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ac mae'n byw gyda'i gŵr Dafydd. Mae Dafydd wedi </w:t>
       </w:r>
       <w:r w:rsidR="00CC7804">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">bod yn </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC3B61">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>llwyddo i ofalu am Jan, ond mae wedi cwympo yn yr ardd ac wedi anafu ei ffêr yn dd</w:t>
+        <w:t xml:space="preserve">llwyddo i ofalu am </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC3B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Jan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC3B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>, ond mae wedi cwympo yn yr ardd ac wedi anafu ei ffêr yn dd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>rwg</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC3B61">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. Mae eu mab Mark wedi symud i mewn i helpu ei rieni nes bod ffêr ei dad wedi gwella. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5274D73A" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
@@ -19382,51 +20643,71 @@
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E16FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mae Bethan yn un o'r tîm o weithwyr gofal cymdeithasol sy'n ymweld bob dydd i gynorthwyo Jan gyda'i gofal personol. Mae Bethan a Mark yn dod ymlaen yn dda yn syth. Mae Mark yn gofyn i Bethan a fyddai'n hoffi mynd allan am ddiod, ac mae hi'n </w:t>
+        <w:t xml:space="preserve">Mae Bethan yn un o'r tîm o weithwyr gofal cymdeithasol sy'n ymweld bob dydd i gynorthwyo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E16FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Jan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E16FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gyda'i gofal personol. Mae Bethan a Mark yn dod ymlaen yn dda yn syth. Mae Mark yn gofyn i Bethan a fyddai'n hoffi mynd allan am ddiod, ac mae hi'n </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>derbyn y gwahoddiad</w:t>
       </w:r>
       <w:r w:rsidRPr="00E16FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EC2C423" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
@@ -19467,89 +20748,169 @@
       <w:r w:rsidRPr="00E16FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Pan </w:t>
       </w:r>
       <w:r w:rsidR="00AA2068">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">mae </w:t>
       </w:r>
       <w:r w:rsidRPr="00E16FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>Bethan ar ei phen ei hun gyda Jan, mae'n gofyn iddi am Mark ac a yw'n briod neu a oes ganddo bartner. Mae Jan yn teimlo'n anghyfforddus yn siarad am ei mab, ac mae wedi</w:t>
+        <w:t xml:space="preserve">Bethan ar ei phen ei hun gyda </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E16FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Jan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E16FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mae'n gofyn iddi am Mark ac a yw'n briod neu a oes ganddo bartner. Mae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E16FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Jan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E16FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yn teimlo'n anghyfforddus yn siarad am ei mab, ac mae wedi</w:t>
       </w:r>
       <w:r w:rsidR="00ED0C6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> dweud hynny wrth</w:t>
       </w:r>
       <w:r w:rsidRPr="00E16FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bethan, ond mae'n parhau i ofyn llawer o gwestiynau personol amdano </w:t>
       </w:r>
       <w:r w:rsidR="00E45588" w:rsidRPr="007D0454">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00E16FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ble mae'n gweithio, a yw'n ennill llawer o arian, a yw'n berchen ar ei dŷ ei hun? Mae Jan yn poeni am bechu Bethan rhag ofn na fydd hi eisiau gweithio gyda hi eto. Mae'r trosiant staff yn uchel yn yr asiantaeth sy'n darparu gofal i Jan, ac mae hi wedi diflasu ar gael gweithwyr gofal cymdeithasol gwahanol drwy'r amser.</w:t>
+        <w:t xml:space="preserve"> ble mae'n gweithio, a yw'n ennill llawer o arian, a yw'n berchen ar ei dŷ ei hun? Mae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E16FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Jan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E16FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yn poeni am bechu Bethan rhag ofn na fydd hi eisiau gweithio gyda hi eto. Mae'r trosiant staff yn uchel yn yr asiantaeth sy'n darparu gofal i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E16FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Jan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E16FA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>, ac mae hi wedi diflasu ar gael gweithwyr gofal cymdeithasol gwahanol drwy'r amser.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61D5D1E8" w14:textId="77777777" w:rsidR="00E45588" w:rsidRDefault="00E45588" w:rsidP="00BE07D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19243812" w14:textId="4BF06EC1" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -19724,106 +21085,131 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="55C4156E" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1231"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>Ym mha ffordd y mae anghydbwysedd pŵer yma rhwng Bethan a Jan?</w:t>
+              <w:t xml:space="preserve">Ym mha ffordd y mae anghydbwysedd pŵer yma rhwng Bethan a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Jan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E76F740" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1231"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="14F835C2" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1231"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="11330F59" w14:textId="5AD03020" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1231"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16FA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Beth mae'r codau yn ei ddweud wrthych am </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="000F1E74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">gydberthnasoedd </w:t>
+              <w:t>gydberthnasoedd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="000F1E74">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E16FA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>amhriodol, ac am gydnabod a defnyddio pŵer mewn ffordd sensitif gydag unigolion?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EE081D3" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1231"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="35E17A35" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1231"/>
@@ -20063,191 +21449,198 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1028E475" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C812C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Mae Adran 5 o'r Cod yn dweud:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD10C3D" w14:textId="50F05785" w:rsidR="00815D80" w:rsidRPr="00927673" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
+    <w:p w14:paraId="6CF2558F" w14:textId="534DC8A5" w:rsidR="00815D80" w:rsidRDefault="557A6345" w:rsidP="4E4E13E5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="6DCF2852" w14:textId="35BE0F08" w:rsidR="00815D80" w:rsidRPr="00C812C2" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rhaid i mi ymddwyn gydag uniondeb ac mewn </w:t>
+      </w:r>
+      <w:r w:rsidR="57F6E5F0" w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>fordd sy’n cynnal ymddiriedaeth a hyder y cyhoedd yn y prof</w:t>
+      </w:r>
+      <w:r w:rsidR="3F7BC83E" w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>esiwn gofal cymdeithasol – yn y gwaith a’r tu allan i’r gwaith, ar-lein neu wyneb yn wyneb.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB3825E" w14:textId="0EE30648" w:rsidR="00815D80" w:rsidRDefault="06430E03" w:rsidP="4E4E13E5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en"/>
-[...38 lines deleted...]
-    <w:p w14:paraId="3F4AB96A" w14:textId="4774B9EF" w:rsidR="00815D80" w:rsidRPr="00C812C2" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Rhaid i mi ymddwyn gydag uniondeb ac mewn f</w:t>
+      </w:r>
+      <w:r w:rsidR="0AD21C60" w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>ordd sy’n cynnal ymddiriedaeth a hyder y cyhoedd yn y prof</w:t>
+      </w:r>
+      <w:r w:rsidR="515CBB27" w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>esiwn gofal cymdeithasol</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="347B0985" w14:textId="2D8DD109" w:rsidR="00815D80" w:rsidRDefault="657E47AF" w:rsidP="4E4E13E5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en"/>
-[...35 lines deleted...]
-        <w:t>a chynnal hyder y cyhoedd yn y proffesiwn gofal cymdeithasol</w:t>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rhaid i mi ymddwyn mewn </w:t>
+      </w:r>
+      <w:r w:rsidR="11FCC1D1" w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>fordd sy’n cynnal hyder y cyhoedd yn y prof</w:t>
+      </w:r>
+      <w:r w:rsidR="5BF2DDCD" w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>esiwn gofal cymdeithasol – yn y gwaith a’r tu allan i’r gwaith, ar-lein neu wyneb yn wyneb.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B7F971" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CE9270A" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00A935A4" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
@@ -20428,390 +21821,422 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="301492E9" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid3"/>
         <w:tblW w:w="14029" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12186"/>
         <w:gridCol w:w="1843"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00815D80" w14:paraId="2BED0C04" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="2BED0C04" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2054CEA3" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2054CEA3" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Drwy gwblhau gweithgareddau'r llyfr gwaith yn yr adran hon, mae'r gweithiwr wedi dangos ei fod yn gwybod y canlynol:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7087FC75" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7087FC75" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
               <w:t>Llofnod a dyddiad</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00815D80" w14:paraId="66DD1D81" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="66DD1D81" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FF2C481" w14:textId="05379FB6" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="000D12EF" w:rsidP="00BE07D5">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3FF2C481" w14:textId="05379FB6" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="0F6D7875" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
-            <w:r w:rsidR="00815D80" w:rsidRPr="00E16FA6">
-              <w:rPr>
+            <w:r w:rsidR="00815D80" w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">styr bod yn esiampl gadarnhaol ym maes iechyd a gofal cymdeithasol </w:t>
-            </w:r>
-[...73 lines deleted...]
-              <w:t>, yn y gwaith neu'r tu allan i'r gwaith</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="635D92CB" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="5F69548A" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00815D80" w14:paraId="767827B4" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="17D54EEA" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D412053" w14:textId="30A24F24" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4BC1C2DE" w14:textId="64AA7CCD" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E16FA6">
-[...3 lines deleted...]
-              <w:t>Y berthynas rhwng defnyddio'r cyfryngau cymdeithasol ac ymddygiad personol a phroffesiynol</w:t>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Pam mae'n bwysig peidi</w:t>
+            </w:r>
+            <w:r w:rsidR="4C393ED0" w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ag ymddwyn</w:t>
+            </w:r>
+            <w:r w:rsidR="4C393ED0" w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>mewn ffordd a fyddai’n codi amheuon am eich addasrwydd i weithio yn y proffesiwn iechyd a gofal cymdeithasol</w:t>
+            </w:r>
+            <w:r w:rsidR="4C393ED0" w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>, yn y gwaith neu'r tu allan i'r gwaith</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76820EA1" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="635D92CB" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00815D80" w14:paraId="4BCE3657" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="767827B4" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A980FE9" w14:textId="103F7D71" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...19 lines deleted...]
-              <w:t>erthynas amhriodol ag unigolion, eu teuluoedd, eu gofalwyr, cydweithwyr ac eraill</w:t>
+          <w:p w14:paraId="6D412053" w14:textId="30A24F24" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Y berthynas rhwng defnyddio'r cyfryngau cymdeithasol ac ymddygiad personol a phroffesiynol</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36A750A9" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="76820EA1" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00815D80" w14:paraId="0A127B1F" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="4BCE3657" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4107845E" w14:textId="3FB9C437" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...7 lines deleted...]
-              <w:t>Pam mae'n bwysig cydnabod y pŵer sy'n deillio o weithio gydag unigolion a gofalwyr, a'i ddefnyddio mewn ffordd sensitif, gan osgoi gweithredu mewn unrhyw ffordd sy'n camddefnyddio'r pŵer hwn</w:t>
+          <w:p w14:paraId="7A980FE9" w14:textId="103F7D71" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pam mae'n bwysig peidio â datblygu </w:t>
+            </w:r>
+            <w:r w:rsidR="1FDD3DBA" w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>cydb</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>erthynas amhriodol ag unigolion, eu teuluoedd, eu gofalwyr, cydweithwyr ac eraill</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="586DDF0B" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="36A750A9" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00815D80" w14:paraId="0A127B1F" w14:textId="77777777" w:rsidTr="4F445B80">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12186" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4107845E" w14:textId="3FB9C437" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Pam mae'n bwysig cydnabod y pŵer sy'n deillio o weithio gydag unigolion a gofalwyr, a'i ddefnyddio mewn ffordd sensitif, gan osgoi gweithredu mewn unrhyw ffordd sy'n camddefnyddio'r pŵer hwn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="586DDF0B" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="45E7CC65" w14:textId="4C1DC04E" w:rsidR="00232F9B" w:rsidRDefault="00232F9B" w:rsidP="00232F9B">
+    <w:p w14:paraId="45E7CC65" w14:textId="4C1DC04E" w:rsidR="00232F9B" w:rsidRDefault="00232F9B" w:rsidP="4E4E13E5">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C67526B" w14:textId="77777777" w:rsidR="00232F9B" w:rsidRDefault="00232F9B">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C355BD1" w14:textId="68C7F0BD" w:rsidR="00815D80" w:rsidRPr="00232F9B" w:rsidRDefault="0016478F" w:rsidP="00972F36">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00232F9B">
         <w:rPr>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00815D80" w:rsidRPr="00232F9B">
         <w:rPr>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">.6  Datblygiad proffesiynol parhaus </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56104DF2" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E16FA6">
+      <w:r w:rsidRPr="4F445B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Mae'r </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
-        <w:r w:rsidRPr="00B2533F">
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidRPr="4F445B80">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="cy-GB"/>
           </w:rPr>
           <w:t>Cod ymarfer proffesiynol ar gyfer gweithwyr gofal cymdeithasol</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E16FA6">
+      <w:r w:rsidRPr="4F445B80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> yn amlinellu'r angen i chi ddatblygu eich gwybodaeth a'ch sgiliau yn barhaus er mwyn gwella eich ymarfer. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A8B21D8" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="569E28A5" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00232F9B">
       <w:pPr>
         <w:tabs>
@@ -21321,51 +22746,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B4623DC" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00704EC9" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704EC9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Mae sawl math o DPP ar gael, gan gynnwys dysgu o weithgareddau bob dydd. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CDA6519" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01653013" w14:textId="10A4E4D6" w:rsidR="00815D80" w:rsidRPr="00704EC9" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -21937,51 +23361,50 @@
         </w:rPr>
         <w:t>sesiynau briffio</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18977DAC" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000B2761" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="992"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>darllen dan arweiniad, megis gwerslyfrau, adroddiadau a chylchgronau proffesiynol</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06BCEF41" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000B2761" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:hanging="76"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>ymchwil</w:t>
@@ -22005,56 +23428,58 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>mentora</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C583417" w14:textId="6EADBF4E" w:rsidR="00815D80" w:rsidRPr="00EA05C2" w:rsidRDefault="00EA05C2" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:hanging="76"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA05C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>annog</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="3ED33BA9" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000B2761" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1231"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:hanging="76"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>cyfeillio – enwebu aelod arall o staff i'ch helpu chi i ddysgu</w:t>
       </w:r>
     </w:p>
@@ -23379,51 +24804,50 @@
         </w:rPr>
         <w:t>Mae myfyrio ar eich ymarfer yn bwysig ar gyfer eich DPP hefyd. Mae'n eich galluogi i feddwl am eich ymarfer, eich agweddau a'ch gwerthoedd. Mae'n gyfle i wneud y canlynol:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A32187A" w14:textId="63881F92" w:rsidR="00815D80" w:rsidRPr="000B2761" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2761">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">gwerthuso pa mor dda </w:t>
       </w:r>
       <w:r w:rsidR="00B433C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">yn </w:t>
       </w:r>
       <w:r w:rsidRPr="000B2761">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ei wneud, gan gynnwys </w:t>
       </w:r>
       <w:r w:rsidR="007E7809">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">meddwl am yr hyn </w:t>
       </w:r>
       <w:r w:rsidRPr="000B2761">
         <w:rPr>
@@ -23886,51 +25310,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="45914FED" w14:textId="34E8403D" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1231"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00277157">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Beth allech fod wedi'i wneud?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72B411E8" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1231"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="011FF72F" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000B2761" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1231"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -24303,51 +25726,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Disgrifiwch sut y bydd angen i chi ddefnyddio'r sgiliau hyn yn eich swydd:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="13948"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00815D80" w14:paraId="6EBEA575" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="6EBEA575" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13948" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44819850" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1231"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3ABD0F47" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="45"/>
               </w:numPr>
               <w:tabs>
@@ -24503,50 +25926,63 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="6361FE1F" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000B2761" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="415ED92F" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000B2761" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1231"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="03735F0F" w14:textId="3FA6E21B" w:rsidR="4F445B80" w:rsidRDefault="4F445B80" w:rsidP="4F445B80">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="47555B86" w14:textId="333E9C9A" w:rsidR="00815D80" w:rsidRPr="00BE07D5" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00956C7D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Beth am adolygu'r hyn rydy</w:t>
       </w:r>
       <w:r w:rsidR="00DB2D0B">
         <w:rPr>
@@ -24728,55 +26164,77 @@
         <w:t>Prif ddiben goruchwylio yw sicrhau eich bod yn gwneud eich gwaith yn iawn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47CA8ECB" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="218"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40D4E088" w14:textId="02DF57E0" w:rsidR="00815D80" w:rsidRPr="007D0454" w:rsidRDefault="003618DA" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Cywir neu Anghywir?</w:t>
+        <w:t>Cywir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> neu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Anghywir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41B692A1" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="218"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0454">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Dim ond pan fydd pethau wedi mynd o'i le y mae angen mynd ati i fyfyrio</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1424006F" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -24829,639 +26287,732 @@
         <w:t>Sut mae datblygiad proffesiynol parhaus yn cyfrannu at ymarfer proffesiynol</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="438725DE" w14:textId="77777777" w:rsidR="00232F9B" w:rsidRPr="00E16FA6" w:rsidRDefault="00232F9B" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid3"/>
         <w:tblW w:w="14029" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12186"/>
         <w:gridCol w:w="1843"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00815D80" w14:paraId="76F998D7" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="76F998D7" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="36ADAFC4" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="36ADAFC4" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Drwy gwblhau gweithgareddau'r llyfr gwaith yn yr adran hon, mae'r gweithiwr wedi dangos ei fod yn gwybod y canlynol:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="403CC90C" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="403CC90C" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
               <w:t>Llofnod a dyddiad</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00815D80" w14:paraId="0DD089CB" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="0DD089CB" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="606954E2" w14:textId="5DCABBA8" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="005D1B3C" w:rsidP="00BE07D5">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="606954E2" w14:textId="5DCABBA8" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="25A2E23D" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
-            <w:r w:rsidR="00815D80" w:rsidRPr="00E16FA6">
-              <w:rPr>
+            <w:r w:rsidR="00815D80" w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>styr y term ‘datblygiad proffesiynol parhaus’</w:t>
-            </w:r>
-[...31 lines deleted...]
-              <w:t>Gofynion deddfwriaethol, safonau a chodau ymddygiad ac ymarfer proffesiynol sy'n ymwneud â datblygiad proffesiynol parhaus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65512F58" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="43EA47C8" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00815D80" w14:paraId="19D33107" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="769221C0" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F25BA55" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1442E4D3" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E16FA6">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Sut i werthuso eich gwybodaeth, eich dealltwriaeth a'ch ymarfer eich hun yn erbyn safonau a gwybodaeth berthnasol </w:t>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Gofynion deddfwriaethol, safonau a chodau ymddygiad ac ymarfer proffesiynol sy'n ymwneud â datblygiad proffesiynol parhaus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="456A4B2F" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="65512F58" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00815D80" w14:paraId="1E6492A8" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="19D33107" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="560CA30C" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...7 lines deleted...]
-              <w:t>Cyfrifoldebau cyflogwyr a gweithwyr ar gyfer datblygiad proffesiynol parhaus</w:t>
+          <w:p w14:paraId="5F25BA55" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sut i werthuso eich gwybodaeth, eich dealltwriaeth a'ch ymarfer eich hun yn erbyn safonau a gwybodaeth berthnasol </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DD7E478" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="456A4B2F" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="000039BB" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00815D80" w14:paraId="02610522" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="1E6492A8" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="135B0050" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...7 lines deleted...]
-              <w:t>Ystod y cyfleoedd dysgu a sut y gellir eu defnyddio i wella gwybodaeth ac ymarfer</w:t>
+          <w:p w14:paraId="560CA30C" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Cyfrifoldebau cyflogwyr a gweithwyr ar gyfer datblygiad proffesiynol parhaus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2527C944" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="3DD7E478" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00815D80" w14:paraId="3F58AC22" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="02610522" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F0E8B25" w14:textId="27AE6F80" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...19 lines deleted...]
-              <w:t>defnyddio gwybodaeth a chymorth yn ymwneud â gwybodaeth ac arferion gorau sy'n berthnasol i'r swydd</w:t>
+          <w:p w14:paraId="135B0050" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Ystod y cyfleoedd dysgu a sut y gellir eu defnyddio i wella gwybodaeth ac ymarfer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BFCE136" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="2527C944" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00815D80" w14:paraId="3B65559A" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="3F58AC22" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47D0742F" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...7 lines deleted...]
-              <w:t>Sut i gymhwyso dysgu i ymarfer a throsglwyddo gwybodaeth a sgiliau i sefyllfaoedd newydd</w:t>
+          <w:p w14:paraId="5F0E8B25" w14:textId="27AE6F80" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sut i </w:t>
+            </w:r>
+            <w:r w:rsidR="03109187" w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">gael gafael ar a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>defnyddio gwybodaeth a chymorth yn ymwneud â gwybodaeth ac arferion gorau sy'n berthnasol i'r swydd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23061521" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="4BFCE136" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00815D80" w14:paraId="6080DCE2" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="3B65559A" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3991BAC7" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...7 lines deleted...]
-              <w:t>Pam y mae'n bwysig gofyn am adborth ar ymarfer gan unigolion, teuluoedd a gofalwyr, cydweithwyr a gweithwyr proffesiynol eraill, a dysgu o'r adborth hwn</w:t>
+          <w:p w14:paraId="47D0742F" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Sut i gymhwyso dysgu i ymarfer a throsglwyddo gwybodaeth a sgiliau i sefyllfaoedd newydd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26B74939" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="23061521" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00815D80" w14:paraId="502A3911" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="6080DCE2" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AA6A763" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...21 lines deleted...]
-              <w:t>a pham mae hyn yn bwysig</w:t>
+          <w:p w14:paraId="3991BAC7" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Pam y mae'n bwysig gofyn am adborth ar ymarfer gan unigolion, teuluoedd a gofalwyr, cydweithwyr a gweithwyr proffesiynol eraill, a dysgu o'r adborth hwn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76706045" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="26B74939" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00815D80" w14:paraId="697B26DA" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="502A3911" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EDC20B5" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...7 lines deleted...]
-              <w:t>Diben goruchwylio ac arfarnu</w:t>
+          <w:p w14:paraId="4AA6A763" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Egwyddorion </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ymarfer myfyriol </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>a pham mae hyn yn bwysig</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DDFB04B" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="76706045" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00815D80" w14:paraId="58A46500" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="697B26DA" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="348E71D5" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...7 lines deleted...]
-              <w:t>Rôl a chyfrifoldebau cyflogwyr a gweithwyr ar gyfer gwaith goruchwylio ac arfarnu</w:t>
+          <w:p w14:paraId="7EDC20B5" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Diben goruchwylio ac arfarnu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57B1BCCA" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="5DDFB04B" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00815D80" w14:paraId="7F64DAE1" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="58A46500" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35C3A61D" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> ym maes goruchwylio ac arfarnu</w:t>
+          <w:p w14:paraId="348E71D5" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Rôl a chyfrifoldebau cyflogwyr a gweithwyr ar gyfer gwaith goruchwylio ac arfarnu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DC87CB4" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="57B1BCCA" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00815D80" w14:paraId="23E283FE" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="7F64DAE1" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B2DF39B" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...7 lines deleted...]
-              <w:t>Pwysigrwydd goruchwyliaeth effeithiol, ymarfer myfyriol a chyfleoedd dysgu perthnasol ar gyfer llesiant unigolion</w:t>
+          <w:p w14:paraId="35C3A61D" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Defnyddio ymarfer myfyriol ym maes goruchwylio ac arfarnu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CE7638B" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="2DC87CB4" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00815D80" w14:paraId="2D003C0D" w14:textId="77777777" w:rsidTr="00037CB9">
+      <w:tr w:rsidR="00815D80" w14:paraId="23E283FE" w14:textId="77777777" w:rsidTr="4F445B80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12186" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43EE7F77" w14:textId="60969E54" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...33 lines deleted...]
-              <w:t>yr unigolyn i gefnogi ymarfer proffesiynol a dulliau o'u datblygu</w:t>
+          <w:p w14:paraId="5B2DF39B" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>Pwysigrwydd goruchwyliaeth effeithiol, ymarfer myfyriol a chyfleoedd dysgu perthnasol ar gyfer llesiant unigolion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F9CCA0E" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
-[...1 lines deleted...]
-              <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:p w14:paraId="0CE7638B" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00815D80" w14:paraId="2D003C0D" w14:textId="77777777" w:rsidTr="4F445B80">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12186" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43EE7F77" w14:textId="60969E54" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meysydd gwaith </w:t>
+            </w:r>
+            <w:r w:rsidR="55F36D9E" w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">le mae angen sgiliau llythrennedd, rhifedd a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">chymhwysedd digidol </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4F445B80">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>yr unigolyn i gefnogi ymarfer proffesiynol a dulliau o'u datblygu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9CCA0E" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B2ADDEC" w14:textId="1C0100CD" w:rsidR="00232F9B" w:rsidRDefault="00232F9B" w:rsidP="00232F9B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D887D54" w14:textId="77777777" w:rsidR="00232F9B" w:rsidRDefault="00232F9B">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D0C84B4" w14:textId="1977E2DD" w:rsidR="00815D80" w:rsidRPr="00972F36" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
+    <w:p w14:paraId="644BE041" w14:textId="26AA9698" w:rsidR="00815D80" w:rsidRPr="00EE4951" w:rsidRDefault="00815D80" w:rsidP="4F445B80">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>5.7 Myfyrio ar y llyfr gwaith</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4DE708FC" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00EE4951" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE4951">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Gweithgaredd dysgu </w:t>
       </w:r>
@@ -26009,51 +27560,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D9415B1" w14:textId="1B0F5037" w:rsidR="00815D80" w:rsidRPr="00972F36" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE0110">
         <w:rPr>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Deilliannau dysgu ymarfer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="151105DD" w14:textId="5554AAB9" w:rsidR="00815D80" w:rsidRPr="00E131E8" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E131E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Dyma’r deilliannau dysgu ymarfer ar gyfer Fframwaith </w:t>
       </w:r>
       <w:r w:rsidR="00F2022D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -26083,51 +27633,71 @@
       <w:r w:rsidR="00F2022D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="00F2022D" w:rsidRPr="00E131E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">yfan </w:t>
       </w:r>
       <w:r w:rsidRPr="00E131E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">(FfSCG). Gallai fod yn ddefnyddiol gofyn i'ch rheolwr </w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E131E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>FfSCG</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E131E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Gallai fod yn ddefnyddiol gofyn i'ch rheolwr </w:t>
       </w:r>
       <w:r w:rsidR="00641723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="00E131E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>wblhau</w:t>
       </w:r>
       <w:r w:rsidR="00641723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
@@ -26226,51 +27796,75 @@
           <w:tcPr>
             <w:tcW w:w="8217" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="78DA1E13" w14:textId="2C265F03" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="NOSBodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16FA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>5.1b Deilliannau dysgu ymarfer FfSCG:</w:t>
+              <w:t xml:space="preserve">5.1b Deilliannau dysgu ymarfer </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E16FA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>FfSCG</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E16FA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00E16FA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E16FA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Rydych </w:t>
             </w:r>
             <w:r w:rsidR="00306866">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -26706,56 +28300,93 @@
           </w:tcPr>
           <w:p w14:paraId="7B294B2B" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7699F9BE" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C0EF6EC" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
+    <w:p w14:paraId="0C0EF6EC" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="4F445B80">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07BED38C" w14:textId="36106303" w:rsidR="4F445B80" w:rsidRDefault="4F445B80" w:rsidP="4F445B80">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D267140" w14:textId="2A5C1485" w:rsidR="4F445B80" w:rsidRDefault="4F445B80" w:rsidP="4F445B80">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B50D526" w14:textId="7307F1DA" w:rsidR="4F445B80" w:rsidRDefault="4F445B80" w:rsidP="4F445B80">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B3DF425" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E16FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>5.2 Gweithio mewn partneriaeth</w:t>
@@ -26809,52 +28440,75 @@
           <w:tcPr>
             <w:tcW w:w="8217" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="78844137" w14:textId="04E7EFCE" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="NOSBodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16FA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>5.2b Deilliannau dysgu ymarfer FfSCG:</w:t>
+              <w:t xml:space="preserve">5.2b Deilliannau dysgu ymarfer </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E16FA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>FfSCG</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E16FA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00E16FA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E16FA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Rydych </w:t>
             </w:r>
             <w:r w:rsidR="00306866">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -26990,51 +28644,71 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00815D80" w14:paraId="11AB4C4E" w14:textId="77777777" w:rsidTr="00037CB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8217" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FEFB7DE" w14:textId="0C24FD13" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16FA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cymhwyso egwyddorion gweithio mewn partneriaeth a chydgynhyrchu yn eich gwaith gydag eraill </w:t>
+              <w:t xml:space="preserve">Cymhwyso egwyddorion gweithio mewn partneriaeth a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E16FA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>chydgynhyrchu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E16FA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> yn eich gwaith gydag eraill </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A6D7FF1" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75D1EE2E" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
@@ -27332,51 +29006,75 @@
           <w:tcPr>
             <w:tcW w:w="8217" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="19902395" w14:textId="50E77592" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="NOSBodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16FA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>5.3b Deilliannau dysgu ymarfer FfSCG:</w:t>
+              <w:t xml:space="preserve">5.3b Deilliannau dysgu ymarfer </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E16FA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>FfSCG</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E16FA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00E16FA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E16FA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Rydych</w:t>
             </w:r>
             <w:r w:rsidR="00204CA5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -27624,51 +29322,50 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00815D80" w14:paraId="5BEE4641" w14:textId="77777777" w:rsidTr="00037CB9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8217" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E56314D" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="004831E1" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004831E1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Myfyrio ar eich perfformiad eich hun, perfformiad aelodau eraill y tîm a'r tîm cyfan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BAE3D1A" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="566AD806" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
@@ -27787,51 +29484,75 @@
           <w:tcPr>
             <w:tcW w:w="8217" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="6CD9E5E3" w14:textId="5A9643AB" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="NOSBodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16FA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>5.4b Deilliannau dysgu ymarfer FfSCG:</w:t>
+              <w:t xml:space="preserve">5.4b Deilliannau dysgu ymarfer </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E16FA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>FfSCG</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E16FA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00E16FA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E16FA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t>Rydych</w:t>
             </w:r>
             <w:r w:rsidR="00204CA5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -28148,51 +29869,75 @@
           <w:tcPr>
             <w:tcW w:w="8217" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="3C2893B7" w14:textId="51AEEAF6" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="NOSBodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16FA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>5.5b Deilliannau dysgu ymarfer FfSCG:</w:t>
+              <w:t xml:space="preserve">5.5b Deilliannau dysgu ymarfer </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E16FA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>FfSCG</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E16FA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00E16FA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E16FA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Rydych </w:t>
             </w:r>
             <w:r w:rsidR="00204CA5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -28338,56 +30083,69 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="787CAA4A" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0AFA7C41" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
+    <w:p w14:paraId="0AFA7C41" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="4F445B80">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F4EEC63" w14:textId="075F00A4" w:rsidR="4F445B80" w:rsidRDefault="4F445B80" w:rsidP="4F445B80">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="467D7539" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00232F9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E16FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
@@ -28459,51 +30217,75 @@
           <w:tcPr>
             <w:tcW w:w="8217" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="5FFD5069" w14:textId="3E78B22A" w:rsidR="00815D80" w:rsidRPr="00E16FA6" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
             <w:pPr>
               <w:pStyle w:val="NOSBodyText"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16FA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
-              <w:t>5.6b Deilliannau dysgu ymarfer FfSCG:</w:t>
+              <w:t xml:space="preserve">5.6b Deilliannau dysgu ymarfer </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E16FA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>FfSCG</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E16FA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00E16FA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E16FA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Rydych </w:t>
             </w:r>
             <w:r w:rsidR="00204CA5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -28871,51 +30653,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="01279D87" w14:textId="4E86A9C8" w:rsidR="00815D80" w:rsidRPr="00972F36" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE0110">
         <w:rPr>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Rhestr wirio ar gyfer polisïau a gweithdrefnau perthnasol y gweithle</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67D2F26C" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00232F9B">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22AB03C9" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="00927673" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -29297,51 +31078,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42B0B67F" w14:textId="77777777" w:rsidR="00710FA8" w:rsidRDefault="00710FA8" w:rsidP="00232F9B">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79877472" w14:textId="1055F976" w:rsidR="00815D80" w:rsidRPr="00CE0110" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE0110">
         <w:rPr>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Geirfa</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62F7C21C" w14:textId="77777777" w:rsidR="00815D80" w:rsidRPr="003F0C94" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F0C94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Dylai'r </w:t>
       </w:r>
       <w:r w:rsidRPr="003F0C94">
         <w:rPr>
@@ -29469,117 +31249,143 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F0C94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Cod Ymarfer ar gyfer Cyflogwyr GIG Cymru</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06F73AE7" w14:textId="6C3D6714" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
+    <w:p w14:paraId="06F73AE7" w14:textId="5955A3B7" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="4E4E13E5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...5 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">unrhyw ganllawiau ymarfer ychwanegol </w:t>
       </w:r>
-      <w:r w:rsidR="0021083B">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="0021083B" w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>sydd wedi’u c</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F0C94">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>yhoedd</w:t>
       </w:r>
-      <w:r w:rsidR="0021083B">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="0021083B" w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">i </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F0C94">
-[...10 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gan GIG Cymru neu gan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>reoleiddwyr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iechyd neu ofal cymdeithasol yng Nghymru, fel y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
-        <w:t>Canllawiau ymarfer ar gyfer gweithwyr gofal preswyl plant sydd wedi cofrestru gyda Gofal Cymdeithasol Cymru</w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Canllawiau ymarfer ar gyfer </w:t>
+      </w:r>
+      <w:r w:rsidR="485531E1" w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>y cod ymarfer proffesiynol ar gyfer gweithwyr gofal cymdeithasol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sydd wedi cofrestru gyda Gofal Cymdeithasol Cymru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4F445B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="559B75D3" w14:textId="77777777" w:rsidR="00815D80" w:rsidRDefault="00815D80" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48040B8D" w14:textId="1A2DD1F8" w:rsidR="00815D80" w:rsidRDefault="000B4B63" w:rsidP="00BE07D5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
@@ -29907,166 +31713,166 @@
         <w:t xml:space="preserve">Mae </w:t>
       </w:r>
       <w:r w:rsidRPr="00643F43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>ymarfer myfyriol</w:t>
       </w:r>
       <w:r w:rsidRPr="00643F43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> yn ymwneud â'r gallu i fyfyrio ar weithredoedd a dysgu ohonynt er mwyn gwella ymarfer.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001742FA" w:rsidRPr="00710FA8" w:rsidSect="004A0BEC">
-      <w:headerReference w:type="default" r:id="rId33"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId35"/>
+      <w:headerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="first" r:id="rId33"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D943C2C" w14:textId="77777777" w:rsidR="001768BE" w:rsidRDefault="001768BE">
+    <w:p w14:paraId="0A4C00A9" w14:textId="77777777" w:rsidR="00082C7A" w:rsidRDefault="00082C7A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C4817A9" w14:textId="77777777" w:rsidR="001768BE" w:rsidRDefault="001768BE">
+    <w:p w14:paraId="50435706" w14:textId="77777777" w:rsidR="00082C7A" w:rsidRDefault="00082C7A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="+mn-ea">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1553074436"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="72F7FE76" w14:textId="7D3768AA" w:rsidR="006D181F" w:rsidRDefault="006D181F">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -30075,51 +31881,51 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2D347793" w14:textId="77777777" w:rsidR="006D181F" w:rsidRDefault="006D181F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1854685554"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="759C514A" w14:textId="6A150861" w:rsidR="00D21165" w:rsidRDefault="00D21165">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -30128,159 +31934,109 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4C278729" w14:textId="77777777" w:rsidR="00D21165" w:rsidRDefault="00D21165">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03B45091" w14:textId="77777777" w:rsidR="001768BE" w:rsidRDefault="001768BE" w:rsidP="00430D9E">
+    <w:p w14:paraId="07C143D7" w14:textId="77777777" w:rsidR="00082C7A" w:rsidRDefault="00082C7A" w:rsidP="00430D9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49C238E4" w14:textId="77777777" w:rsidR="001768BE" w:rsidRDefault="001768BE" w:rsidP="00430D9E">
+    <w:p w14:paraId="64E4BE52" w14:textId="77777777" w:rsidR="00082C7A" w:rsidRDefault="00082C7A" w:rsidP="00430D9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="16BAC038" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00927673" w:rsidRDefault="005A2D44" w:rsidP="00430D9E">
+    <w:p w14:paraId="16BAC038" w14:textId="0F256E83" w:rsidR="00430D9E" w:rsidRPr="00927673" w:rsidRDefault="005A2D44" w:rsidP="4F445B80">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00927673">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00927673">
+      <w:r w:rsidR="4F445B80" w:rsidRPr="4E4E13E5">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://gofalcymdeithasol.cymru/cms-assets/documents/Codes-of-Professional-Practice/Social-Care-Practice-Guidance-CY.pdf </w:t>
+      </w:r>
+      <w:r w:rsidR="4F445B80" w:rsidRPr="00927673">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Hlk117844477"/>
-[...58 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="156CD08E" w14:textId="77777777" w:rsidR="00430D9E" w:rsidRPr="00B63608" w:rsidRDefault="005A2D44" w:rsidP="00430D9E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00927673">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00927673">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -30305,207 +32061,207 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="0A899182" w14:textId="7B2FD966" w:rsidR="00430D9E" w:rsidRPr="00B63608" w:rsidRDefault="005A2D44" w:rsidP="00430D9E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63608">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B63608">
+      <w:r w:rsidR="4E4E13E5" w:rsidRPr="00B63608">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk117844516"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk117844516"/>
       <w:r w:rsidR="005E11A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00B052FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:instrText>HYPERLINK "C:\\Users\\gethinwhite\\AppData\\Local\\Microsoft\\Windows\\INetCache\\Content.Outlook\\MPSH0BPX\\Canllawiau statudol i ddarparwyr gwasanaethau (llyw.cymru)"</w:instrText>
       </w:r>
       <w:r w:rsidR="005E11A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="005E11A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="005E11A6" w:rsidRPr="006E2532">
+      <w:r w:rsidR="4E4E13E5" w:rsidRPr="006E2532">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Canllawiau statudol i ddarparwyr gwasanaethau (llyw.cymru)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="005E11A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00B63608">
+      <w:r w:rsidR="4E4E13E5" w:rsidRPr="00B63608">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00B63608">
+      <w:hyperlink r:id="rId2">
+        <w:r w:rsidR="4E4E13E5" w:rsidRPr="4E4E13E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:u w:val="none"/>
             <w:lang w:val="cy-GB"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00B63608">
+        <w:r w:rsidR="4E4E13E5" w:rsidRPr="4E4E13E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:lang w:val="cy-GB"/>
           </w:rPr>
           <w:t>https://llyw.cymru/sites/default/files/publications/2019-04/canllawiau-ar-gyfer-darparwyr-ac-unigolion-cyfrifol.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B63608">
+      <w:r w:rsidR="4E4E13E5" w:rsidRPr="00B63608">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="5A9FEB5C" w14:textId="4AA073E3" w:rsidR="00430D9E" w:rsidRPr="00B63608" w:rsidRDefault="005A2D44" w:rsidP="00430D9E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63608">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B63608">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Hlk117844525"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk117844525"/>
       <w:r w:rsidRPr="00B63608">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00B70794">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://www.legislation.gov.uk/cy/wsi/2017/1264/contents/made"</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00B63608">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00B63608">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00B63608">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t>Rheoliadau Gwasanaethau Rheoledig (Darparwyr Gwasanaethau ac Unigolion Cyfrifol) (Cymru) 2017 (legislation.gov.uk)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63608">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00B63608">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
         <w:r w:rsidR="00144E79" w:rsidRPr="006E2532">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:lang w:val="cy-GB"/>
           </w:rPr>
           <w:t>https://www.legislation.gov.uk/cy/wsi/2017/1264/contents/made</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00144E79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
           <w:lang w:val="cy-GB"/>
@@ -30639,74 +32395,108 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="cy-GB"/>
           </w:rPr>
           <w:t>https://youtu.be/SJSEvUupinM</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005A609A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5C9A5BDE" w14:textId="2FF36FF9" w:rsidR="009C1623" w:rsidRDefault="00886CB3" w:rsidP="009C1623">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
     <w:r>
-      <w:t>Llyfr gwaith 5: Ffrawaith sefydlu Cymru gyfan</w:t>
+      <w:t>Llyfr</w:t>
     </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:t>gwaith</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:t xml:space="preserve"> 5: </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:t>Ffrawaith</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:t>sefydlu</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:t xml:space="preserve"> Cymru </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:t>gyfan</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
   </w:p>
   <w:p w14:paraId="24B9EF71" w14:textId="6BEB230A" w:rsidR="009C1623" w:rsidRDefault="009C1623">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0FFC4249" w14:textId="77777777" w:rsidR="009C1623" w:rsidRDefault="009C1623">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00894701"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A406E87E"/>
     <w:lvl w:ilvl="0" w:tplc="1C4E4CFC">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C1BCF366">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -36271,53 +38061,62 @@
   <w:num w:numId="50" w16cid:durableId="829249718">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="1431193933">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="1203589843">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="53" w16cid:durableId="1990788578">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="54" w16cid:durableId="1979607753">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="55" w16cid:durableId="202639149">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="56" w16cid:durableId="404497033">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="56"/>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Gethin White">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::Gethin.white@socialcare.wales::daa3267b-f198-4344-80b0-61039fb1537d"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00430D9E"/>
     <w:rsid w:val="00000192"/>
@@ -36331,50 +38130,51 @@
     <w:rsid w:val="0002755A"/>
     <w:rsid w:val="0003000A"/>
     <w:rsid w:val="000304CD"/>
     <w:rsid w:val="00031971"/>
     <w:rsid w:val="00031A51"/>
     <w:rsid w:val="00034CC9"/>
     <w:rsid w:val="00035484"/>
     <w:rsid w:val="0003765D"/>
     <w:rsid w:val="00042B20"/>
     <w:rsid w:val="00043A89"/>
     <w:rsid w:val="00043E7A"/>
     <w:rsid w:val="000473DC"/>
     <w:rsid w:val="00047F87"/>
     <w:rsid w:val="00052DFF"/>
     <w:rsid w:val="00053EA0"/>
     <w:rsid w:val="00053F21"/>
     <w:rsid w:val="00054E31"/>
     <w:rsid w:val="00056D8F"/>
     <w:rsid w:val="0006077B"/>
     <w:rsid w:val="000641C7"/>
     <w:rsid w:val="00066BA9"/>
     <w:rsid w:val="000675AF"/>
     <w:rsid w:val="00070D96"/>
     <w:rsid w:val="00074DF4"/>
     <w:rsid w:val="00076CB8"/>
+    <w:rsid w:val="00082C7A"/>
     <w:rsid w:val="00082F4C"/>
     <w:rsid w:val="00083B59"/>
     <w:rsid w:val="0008514A"/>
     <w:rsid w:val="000969A9"/>
     <w:rsid w:val="00096D64"/>
     <w:rsid w:val="000A1C2E"/>
     <w:rsid w:val="000A227C"/>
     <w:rsid w:val="000A32FE"/>
     <w:rsid w:val="000A3B8C"/>
     <w:rsid w:val="000A5601"/>
     <w:rsid w:val="000B14FB"/>
     <w:rsid w:val="000B2761"/>
     <w:rsid w:val="000B3C93"/>
     <w:rsid w:val="000B4B63"/>
     <w:rsid w:val="000B4E02"/>
     <w:rsid w:val="000B4E86"/>
     <w:rsid w:val="000C6B1A"/>
     <w:rsid w:val="000D12EF"/>
     <w:rsid w:val="000D13B1"/>
     <w:rsid w:val="000D1D0B"/>
     <w:rsid w:val="000D273F"/>
     <w:rsid w:val="000D78B2"/>
     <w:rsid w:val="000E067D"/>
     <w:rsid w:val="000E3B38"/>
     <w:rsid w:val="000E5CC3"/>
@@ -36557,50 +38357,51 @@
     <w:rsid w:val="00346F88"/>
     <w:rsid w:val="003471CC"/>
     <w:rsid w:val="00347A96"/>
     <w:rsid w:val="00350564"/>
     <w:rsid w:val="003517B4"/>
     <w:rsid w:val="003535AA"/>
     <w:rsid w:val="0035562A"/>
     <w:rsid w:val="003566E9"/>
     <w:rsid w:val="00356D58"/>
     <w:rsid w:val="003574CE"/>
     <w:rsid w:val="003618DA"/>
     <w:rsid w:val="003619B4"/>
     <w:rsid w:val="0036372F"/>
     <w:rsid w:val="003662CD"/>
     <w:rsid w:val="00370242"/>
     <w:rsid w:val="00372088"/>
     <w:rsid w:val="00373C01"/>
     <w:rsid w:val="0037425D"/>
     <w:rsid w:val="0037432B"/>
     <w:rsid w:val="00376880"/>
     <w:rsid w:val="003818C8"/>
     <w:rsid w:val="00391D32"/>
     <w:rsid w:val="003921D4"/>
     <w:rsid w:val="00392C89"/>
     <w:rsid w:val="00396055"/>
+    <w:rsid w:val="00396077"/>
     <w:rsid w:val="003A10F8"/>
     <w:rsid w:val="003A24D0"/>
     <w:rsid w:val="003A575F"/>
     <w:rsid w:val="003B045E"/>
     <w:rsid w:val="003B56F7"/>
     <w:rsid w:val="003C4D8E"/>
     <w:rsid w:val="003C5468"/>
     <w:rsid w:val="003C68D6"/>
     <w:rsid w:val="003C6EA5"/>
     <w:rsid w:val="003D13EA"/>
     <w:rsid w:val="003D1D23"/>
     <w:rsid w:val="003D1F8C"/>
     <w:rsid w:val="003E1C35"/>
     <w:rsid w:val="003E26BF"/>
     <w:rsid w:val="003E293A"/>
     <w:rsid w:val="003E3586"/>
     <w:rsid w:val="003E5144"/>
     <w:rsid w:val="003E7AC2"/>
     <w:rsid w:val="003F26AB"/>
     <w:rsid w:val="003F3739"/>
     <w:rsid w:val="003F6910"/>
     <w:rsid w:val="004019E7"/>
     <w:rsid w:val="004048C3"/>
     <w:rsid w:val="00417B30"/>
     <w:rsid w:val="00420DBD"/>
@@ -36787,50 +38588,51 @@
     <w:rsid w:val="006B2625"/>
     <w:rsid w:val="006B38C1"/>
     <w:rsid w:val="006B53E1"/>
     <w:rsid w:val="006B54B9"/>
     <w:rsid w:val="006C0678"/>
     <w:rsid w:val="006C0BAF"/>
     <w:rsid w:val="006C0D49"/>
     <w:rsid w:val="006C129A"/>
     <w:rsid w:val="006C1E43"/>
     <w:rsid w:val="006C20B4"/>
     <w:rsid w:val="006C2269"/>
     <w:rsid w:val="006C2D83"/>
     <w:rsid w:val="006C3A08"/>
     <w:rsid w:val="006C72CB"/>
     <w:rsid w:val="006C75C6"/>
     <w:rsid w:val="006D181F"/>
     <w:rsid w:val="006D253D"/>
     <w:rsid w:val="006D7BFC"/>
     <w:rsid w:val="006E010D"/>
     <w:rsid w:val="006E079D"/>
     <w:rsid w:val="006E3680"/>
     <w:rsid w:val="006E36EA"/>
     <w:rsid w:val="006E6E78"/>
     <w:rsid w:val="006F0C2C"/>
     <w:rsid w:val="006F4FFA"/>
+    <w:rsid w:val="00700E8F"/>
     <w:rsid w:val="007013C5"/>
     <w:rsid w:val="00701CD9"/>
     <w:rsid w:val="0070307A"/>
     <w:rsid w:val="007042DA"/>
     <w:rsid w:val="00704BDA"/>
     <w:rsid w:val="007101B7"/>
     <w:rsid w:val="00710B4D"/>
     <w:rsid w:val="00710FA8"/>
     <w:rsid w:val="00711237"/>
     <w:rsid w:val="007123CB"/>
     <w:rsid w:val="00715C20"/>
     <w:rsid w:val="00715F50"/>
     <w:rsid w:val="007202A5"/>
     <w:rsid w:val="0072255C"/>
     <w:rsid w:val="00724743"/>
     <w:rsid w:val="00726689"/>
     <w:rsid w:val="007307A6"/>
     <w:rsid w:val="00734D80"/>
     <w:rsid w:val="007412EC"/>
     <w:rsid w:val="007429BB"/>
     <w:rsid w:val="00744416"/>
     <w:rsid w:val="007450FD"/>
     <w:rsid w:val="00746094"/>
     <w:rsid w:val="00747271"/>
     <w:rsid w:val="007510CE"/>
@@ -36888,50 +38690,51 @@
     <w:rsid w:val="00835048"/>
     <w:rsid w:val="00836B18"/>
     <w:rsid w:val="00841CC0"/>
     <w:rsid w:val="00841CD8"/>
     <w:rsid w:val="00842A25"/>
     <w:rsid w:val="00843F56"/>
     <w:rsid w:val="00844038"/>
     <w:rsid w:val="00846B2D"/>
     <w:rsid w:val="0085636D"/>
     <w:rsid w:val="00860703"/>
     <w:rsid w:val="00861730"/>
     <w:rsid w:val="00865050"/>
     <w:rsid w:val="00870853"/>
     <w:rsid w:val="00871912"/>
     <w:rsid w:val="00871BD9"/>
     <w:rsid w:val="00872187"/>
     <w:rsid w:val="008772DE"/>
     <w:rsid w:val="00877612"/>
     <w:rsid w:val="00880776"/>
     <w:rsid w:val="008838C0"/>
     <w:rsid w:val="008852CE"/>
     <w:rsid w:val="00886CB3"/>
     <w:rsid w:val="00890D1F"/>
     <w:rsid w:val="00894316"/>
     <w:rsid w:val="0089437B"/>
+    <w:rsid w:val="0089494A"/>
     <w:rsid w:val="008A1D7D"/>
     <w:rsid w:val="008A20EE"/>
     <w:rsid w:val="008A246B"/>
     <w:rsid w:val="008A35B0"/>
     <w:rsid w:val="008A524F"/>
     <w:rsid w:val="008A63DF"/>
     <w:rsid w:val="008A7891"/>
     <w:rsid w:val="008A7CE4"/>
     <w:rsid w:val="008B248E"/>
     <w:rsid w:val="008B4A5F"/>
     <w:rsid w:val="008B5245"/>
     <w:rsid w:val="008B7011"/>
     <w:rsid w:val="008C219A"/>
     <w:rsid w:val="008C34C5"/>
     <w:rsid w:val="008C3D18"/>
     <w:rsid w:val="008C551C"/>
     <w:rsid w:val="008D2124"/>
     <w:rsid w:val="008D4470"/>
     <w:rsid w:val="008D5781"/>
     <w:rsid w:val="008E01A4"/>
     <w:rsid w:val="008E04A2"/>
     <w:rsid w:val="008E0E13"/>
     <w:rsid w:val="008E1A44"/>
     <w:rsid w:val="008E2A68"/>
     <w:rsid w:val="008E3A17"/>
@@ -37105,106 +38908,110 @@
     <w:rsid w:val="00B64026"/>
     <w:rsid w:val="00B70794"/>
     <w:rsid w:val="00B70AA0"/>
     <w:rsid w:val="00B715F7"/>
     <w:rsid w:val="00B72960"/>
     <w:rsid w:val="00B74A1F"/>
     <w:rsid w:val="00B752FA"/>
     <w:rsid w:val="00B769F1"/>
     <w:rsid w:val="00B76F46"/>
     <w:rsid w:val="00B84203"/>
     <w:rsid w:val="00B84E9A"/>
     <w:rsid w:val="00B85514"/>
     <w:rsid w:val="00B85EB0"/>
     <w:rsid w:val="00B94622"/>
     <w:rsid w:val="00B94ECE"/>
     <w:rsid w:val="00BA0E20"/>
     <w:rsid w:val="00BA52DB"/>
     <w:rsid w:val="00BA58C9"/>
     <w:rsid w:val="00BA69B8"/>
     <w:rsid w:val="00BB08D1"/>
     <w:rsid w:val="00BB3F79"/>
     <w:rsid w:val="00BC7179"/>
     <w:rsid w:val="00BD16EA"/>
     <w:rsid w:val="00BD77F8"/>
     <w:rsid w:val="00BE07D5"/>
+    <w:rsid w:val="00BE0E4F"/>
     <w:rsid w:val="00BE126F"/>
     <w:rsid w:val="00BE1285"/>
     <w:rsid w:val="00BF02D9"/>
     <w:rsid w:val="00BF0301"/>
     <w:rsid w:val="00BF0941"/>
     <w:rsid w:val="00BF0A5B"/>
     <w:rsid w:val="00BF1A45"/>
     <w:rsid w:val="00BF5B6D"/>
     <w:rsid w:val="00BF6E1E"/>
     <w:rsid w:val="00C01C40"/>
     <w:rsid w:val="00C02004"/>
     <w:rsid w:val="00C02AD7"/>
     <w:rsid w:val="00C140B7"/>
     <w:rsid w:val="00C15351"/>
     <w:rsid w:val="00C1642B"/>
     <w:rsid w:val="00C2024B"/>
     <w:rsid w:val="00C216FE"/>
     <w:rsid w:val="00C24F8F"/>
     <w:rsid w:val="00C33B89"/>
     <w:rsid w:val="00C33F91"/>
     <w:rsid w:val="00C34B18"/>
     <w:rsid w:val="00C36561"/>
     <w:rsid w:val="00C37B06"/>
     <w:rsid w:val="00C4010E"/>
     <w:rsid w:val="00C4071E"/>
     <w:rsid w:val="00C42237"/>
     <w:rsid w:val="00C449F8"/>
     <w:rsid w:val="00C45746"/>
     <w:rsid w:val="00C50E66"/>
     <w:rsid w:val="00C519E2"/>
     <w:rsid w:val="00C52140"/>
     <w:rsid w:val="00C53F32"/>
     <w:rsid w:val="00C55902"/>
     <w:rsid w:val="00C56337"/>
     <w:rsid w:val="00C565EC"/>
     <w:rsid w:val="00C57853"/>
     <w:rsid w:val="00C618EA"/>
     <w:rsid w:val="00C61CDC"/>
+    <w:rsid w:val="00C62FF8"/>
     <w:rsid w:val="00C637E1"/>
     <w:rsid w:val="00C63968"/>
     <w:rsid w:val="00C65BFC"/>
     <w:rsid w:val="00C65D4A"/>
     <w:rsid w:val="00C66F09"/>
     <w:rsid w:val="00C727EF"/>
     <w:rsid w:val="00C731BE"/>
     <w:rsid w:val="00C75D66"/>
     <w:rsid w:val="00C776D6"/>
+    <w:rsid w:val="00C8528E"/>
     <w:rsid w:val="00C867E3"/>
     <w:rsid w:val="00C86997"/>
     <w:rsid w:val="00C90665"/>
     <w:rsid w:val="00C92B43"/>
     <w:rsid w:val="00C96D67"/>
     <w:rsid w:val="00CA0F74"/>
     <w:rsid w:val="00CA2E36"/>
     <w:rsid w:val="00CA439F"/>
     <w:rsid w:val="00CA5399"/>
+    <w:rsid w:val="00CA651F"/>
     <w:rsid w:val="00CA694E"/>
     <w:rsid w:val="00CB0070"/>
     <w:rsid w:val="00CB19B3"/>
     <w:rsid w:val="00CB1B1D"/>
     <w:rsid w:val="00CB24DB"/>
     <w:rsid w:val="00CB382B"/>
     <w:rsid w:val="00CB719B"/>
     <w:rsid w:val="00CC57C5"/>
     <w:rsid w:val="00CC7804"/>
     <w:rsid w:val="00CC7818"/>
     <w:rsid w:val="00CD0448"/>
     <w:rsid w:val="00CD073B"/>
     <w:rsid w:val="00CD0A63"/>
     <w:rsid w:val="00CD149B"/>
     <w:rsid w:val="00CD6C3B"/>
     <w:rsid w:val="00CD7BE4"/>
     <w:rsid w:val="00CE0110"/>
     <w:rsid w:val="00CE49B3"/>
     <w:rsid w:val="00CE50CC"/>
     <w:rsid w:val="00CF649C"/>
     <w:rsid w:val="00D01A6F"/>
     <w:rsid w:val="00D01C9F"/>
     <w:rsid w:val="00D01E06"/>
     <w:rsid w:val="00D02235"/>
     <w:rsid w:val="00D04361"/>
@@ -37315,66 +39122,68 @@
     <w:rsid w:val="00EA4E12"/>
     <w:rsid w:val="00EA78DA"/>
     <w:rsid w:val="00EB06C8"/>
     <w:rsid w:val="00EB0F3D"/>
     <w:rsid w:val="00EB219D"/>
     <w:rsid w:val="00EB2B00"/>
     <w:rsid w:val="00EB7807"/>
     <w:rsid w:val="00EC5A1C"/>
     <w:rsid w:val="00EC73CB"/>
     <w:rsid w:val="00EC7B9C"/>
     <w:rsid w:val="00ED05B6"/>
     <w:rsid w:val="00ED0C6B"/>
     <w:rsid w:val="00ED1739"/>
     <w:rsid w:val="00ED1EEA"/>
     <w:rsid w:val="00ED3044"/>
     <w:rsid w:val="00ED4565"/>
     <w:rsid w:val="00EE78E8"/>
     <w:rsid w:val="00EF0000"/>
     <w:rsid w:val="00EF0256"/>
     <w:rsid w:val="00EF1E1C"/>
     <w:rsid w:val="00EF3043"/>
     <w:rsid w:val="00EF3720"/>
     <w:rsid w:val="00EF44C6"/>
     <w:rsid w:val="00EF66E7"/>
     <w:rsid w:val="00EF6A2E"/>
+    <w:rsid w:val="00F05177"/>
     <w:rsid w:val="00F06AAB"/>
     <w:rsid w:val="00F06D5A"/>
     <w:rsid w:val="00F10967"/>
     <w:rsid w:val="00F14582"/>
     <w:rsid w:val="00F177A0"/>
     <w:rsid w:val="00F2022D"/>
     <w:rsid w:val="00F21ABE"/>
     <w:rsid w:val="00F247FD"/>
     <w:rsid w:val="00F26D8B"/>
     <w:rsid w:val="00F27F20"/>
     <w:rsid w:val="00F308AB"/>
     <w:rsid w:val="00F3092D"/>
     <w:rsid w:val="00F325D8"/>
     <w:rsid w:val="00F32ECC"/>
     <w:rsid w:val="00F33B32"/>
     <w:rsid w:val="00F34C5F"/>
+    <w:rsid w:val="00F35185"/>
     <w:rsid w:val="00F4007E"/>
     <w:rsid w:val="00F41F6A"/>
     <w:rsid w:val="00F44B9D"/>
     <w:rsid w:val="00F47122"/>
     <w:rsid w:val="00F509D7"/>
     <w:rsid w:val="00F50C0D"/>
     <w:rsid w:val="00F5145C"/>
     <w:rsid w:val="00F51B45"/>
     <w:rsid w:val="00F51DC9"/>
     <w:rsid w:val="00F51EB8"/>
     <w:rsid w:val="00F532FB"/>
     <w:rsid w:val="00F548E4"/>
     <w:rsid w:val="00F55EEB"/>
     <w:rsid w:val="00F56BE6"/>
     <w:rsid w:val="00F57A96"/>
     <w:rsid w:val="00F57FC1"/>
     <w:rsid w:val="00F6165E"/>
     <w:rsid w:val="00F618E0"/>
     <w:rsid w:val="00F62E5D"/>
     <w:rsid w:val="00F64076"/>
     <w:rsid w:val="00F64DB0"/>
     <w:rsid w:val="00F66469"/>
     <w:rsid w:val="00F7078E"/>
     <w:rsid w:val="00F725D3"/>
     <w:rsid w:val="00F73E87"/>
@@ -37389,82 +39198,150 @@
     <w:rsid w:val="00FA3A29"/>
     <w:rsid w:val="00FA6865"/>
     <w:rsid w:val="00FA7CEA"/>
     <w:rsid w:val="00FB195E"/>
     <w:rsid w:val="00FB2FC0"/>
     <w:rsid w:val="00FB499F"/>
     <w:rsid w:val="00FC1093"/>
     <w:rsid w:val="00FC5CF5"/>
     <w:rsid w:val="00FC71E5"/>
     <w:rsid w:val="00FD03C5"/>
     <w:rsid w:val="00FD1532"/>
     <w:rsid w:val="00FD26F9"/>
     <w:rsid w:val="00FD424B"/>
     <w:rsid w:val="00FD4970"/>
     <w:rsid w:val="00FE01A6"/>
     <w:rsid w:val="00FE161B"/>
     <w:rsid w:val="00FE2429"/>
     <w:rsid w:val="00FE2FAF"/>
     <w:rsid w:val="00FE55EF"/>
     <w:rsid w:val="00FE5A22"/>
     <w:rsid w:val="00FF0701"/>
     <w:rsid w:val="00FF3900"/>
     <w:rsid w:val="00FF3FBB"/>
     <w:rsid w:val="00FF627E"/>
     <w:rsid w:val="00FF7A0A"/>
+    <w:rsid w:val="010CB93A"/>
+    <w:rsid w:val="03109187"/>
+    <w:rsid w:val="06430E03"/>
+    <w:rsid w:val="07B2346C"/>
+    <w:rsid w:val="0926E656"/>
+    <w:rsid w:val="0A4E981C"/>
+    <w:rsid w:val="0AD21C60"/>
+    <w:rsid w:val="0C1DECB4"/>
+    <w:rsid w:val="0D2BC1A7"/>
+    <w:rsid w:val="0F6D7875"/>
+    <w:rsid w:val="11FCC1D1"/>
+    <w:rsid w:val="1273D557"/>
+    <w:rsid w:val="13C5BB52"/>
+    <w:rsid w:val="1E28B07D"/>
+    <w:rsid w:val="1FDD3DBA"/>
+    <w:rsid w:val="1FED0D74"/>
+    <w:rsid w:val="21731F46"/>
+    <w:rsid w:val="21DA1C75"/>
+    <w:rsid w:val="222FB0B5"/>
+    <w:rsid w:val="2364C6EA"/>
+    <w:rsid w:val="241E6B79"/>
+    <w:rsid w:val="247617E3"/>
+    <w:rsid w:val="25A2E23D"/>
+    <w:rsid w:val="2772F7A0"/>
+    <w:rsid w:val="282D2650"/>
+    <w:rsid w:val="2A3AB276"/>
+    <w:rsid w:val="2E07FE39"/>
+    <w:rsid w:val="3016ED5D"/>
+    <w:rsid w:val="306A9072"/>
+    <w:rsid w:val="3159FB7F"/>
+    <w:rsid w:val="35598C10"/>
+    <w:rsid w:val="398B5610"/>
+    <w:rsid w:val="3C171AEB"/>
+    <w:rsid w:val="3F7BC83E"/>
+    <w:rsid w:val="419B8F51"/>
+    <w:rsid w:val="42D7F6E8"/>
+    <w:rsid w:val="46E271C0"/>
+    <w:rsid w:val="476E2540"/>
+    <w:rsid w:val="485531E1"/>
+    <w:rsid w:val="4ABAE340"/>
+    <w:rsid w:val="4C393ED0"/>
+    <w:rsid w:val="4E4E13E5"/>
+    <w:rsid w:val="4F445B80"/>
+    <w:rsid w:val="505CDDEB"/>
+    <w:rsid w:val="515CBB27"/>
+    <w:rsid w:val="557A6345"/>
+    <w:rsid w:val="55F36D9E"/>
+    <w:rsid w:val="560DCEFB"/>
+    <w:rsid w:val="5714F890"/>
+    <w:rsid w:val="57F6E5F0"/>
+    <w:rsid w:val="59AC1702"/>
+    <w:rsid w:val="59E32947"/>
+    <w:rsid w:val="5A1B30AC"/>
+    <w:rsid w:val="5BF2DDCD"/>
+    <w:rsid w:val="5DC16E00"/>
+    <w:rsid w:val="64046A38"/>
+    <w:rsid w:val="657E47AF"/>
+    <w:rsid w:val="65966A91"/>
+    <w:rsid w:val="6ACF463A"/>
+    <w:rsid w:val="6D501439"/>
+    <w:rsid w:val="6E1F1EA6"/>
+    <w:rsid w:val="6ED26B76"/>
+    <w:rsid w:val="70A89F2B"/>
+    <w:rsid w:val="70DD4F29"/>
+    <w:rsid w:val="72928FC5"/>
+    <w:rsid w:val="72ACDE40"/>
+    <w:rsid w:val="7319F889"/>
+    <w:rsid w:val="7D85DFD2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3245E2BA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F5EDC944-89CB-43E0-A1B6-9E5793FFCB17}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -38483,73 +40360,73 @@
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005E11A6"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1494566379">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wales.nhs.uk/documents/C%C3%B4d%20Ymddygiad%20i%20Weithwyr%20Cynnal%20Gofal%20Iechyd%20yng%20Nghymru.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gofalcymdeithasol.cymru/delio-a-phryderon/codau-ymarfer-a-chanllawiau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socialcare.wales/cms-assets/documents/Canllawiau-ymarfer-drafft-gweithwyr-gofal-cartref-i-oedolion.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gofalcymdeithasol.cymru/cms-assets/documents/Cod-Ymarfer-Argraffiadwy.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gofalcymdeithasol.cymru/cms-assets/documents/Cod-Ymarfer-Argraffiadwy.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socialcare.wales/cms-assets/documents/Canllawiau-ymarfer-drafft-i-weithwyr-gofal-cartref.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gofalcymdeithasol.cymru/cms-assets/documents/Cod-Ymarfer-Argraffiadwy.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gofalcymdeithasol.cymru/delio-a-phryderon/codau-ymarfer-a-chanllawiau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gofalcymdeithasol.cymru/cms-assets/documents/Cod-Ymarfer-Argraffiadwy.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gofalcymdeithasol.cymru/cms-assets/documents/Cod-Ymarfer-Proffesiynol-2017.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wales.nhs.uk/documents/C%C3%B4d%20Ymddygiad%20i%20Weithwyr%20Cynnal%20Gofal%20Iechyd%20yng%20Nghymru.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gofalcymdeithasol.cymru/cms-assets/documents/Cod-Ymarfer-Argraffiadwy.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gofalcymdeithasol.cymru/delio-a-phryderon/codau-ymarfer-a-chanllawiau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gofalcymdeithasol.cymru/cms-assets/documents/Y-gweithiwr-gofal-preswyl-plant-Ebrill-2017.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gofalcymdeithasol.cymru/cms-assets/documents/Cod-Ymarfer-Proffesiynol-2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gofalcymdeithasol.cymru/cms-assets/documents/Cod-Ymarfer-Argraffiadwy.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gofalcymdeithasol.cymru/cms-assets/documents/Cod-Ymarfer-Argraffiadwy.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/SJSEvUupinM" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wales.nhs.uk/documents/C%C3%B4d%20Ymddygiad%20i%20Weithwyr%20Cynnal%20Gofal%20Iechyd%20yng%20Nghymru.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gofalcymdeithasol.cymru/delio-a-phryderon/codau-ymarfer-a-chanllawiau" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wales.nhs.uk/documents/C%C3%B4d%20Ymddygiad%20i%20Weithwyr%20Cynnal%20Gofal%20Iechyd%20yng%20Nghymru.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gofalcymdeithasol.cymru/delio-a-phryderon/codau-ymarfer-a-chanllawiau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gofalcymdeithasol.cymru/delio-a-phryderon/codau-ymarfer-a-chanllawiau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gofalcymdeithasol.cymru/delio-a-phryderon/codau-ymarfer-a-chanllawiau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gofalcymdeithasol.cymru/delio-a-phryderon/codau-ymarfer-a-chanllawiau" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gofalcymdeithasol.cymru/delio-a-phryderon/codau-ymarfer-a-chanllawiau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gofalcymdeithasol.cymru/delio-a-phryderon/codau-ymarfer-a-chanllawiau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gofalcymdeithasol.cymru/delio-a-phryderon/codau-ymarfer-a-chanllawiau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/SJSEvUupinM" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gofalcymdeithasol.cymru/cms-assets/documents/Codes-of-Professional-Practice/Social-Care-Practice-Guidance-CY.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gofalcymdeithasol.cymru/cms-assets/documents/Cod-Ymarfer-Argraffiadwy.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gofalcymdeithasol.cymru/delio-a-phryderon/codau-ymarfer-a-chanllawiau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gofalcymdeithasol.cymru/delio-a-phryderon/codau-ymarfer-a-chanllawiau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/cy/wsi/2017/1264/contents/made" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/SJSEvUupinM" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://llyw.cymru/sites/default/files/publications/2019-04/canllawiau-ar-gyfer-darparwyr-ac-unigolion-cyfrifol.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://socialcare.wales/dealing-with-concerns/codes-of-practice-and-guidance" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gofalcymdeithasol.cymru/delio-a-phryderon/codau-ymarfer-a-chanllawiau" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/anaw/2016/2/contents/enacted" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/cy/anaw/2016/2/contents/enacted" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
@@ -41706,165 +43583,187 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dogfen" ma:contentTypeID="0x0101003839BA6F405C4847B17BA9F088F47572" ma:contentTypeVersion="12" ma:contentTypeDescription="Creu dogfen newydd." ma:contentTypeScope="" ma:versionID="8eb34106c23857a3809f8b0f716672cd">
-[...2 lines deleted...]
-    <xsd:import namespace="152f5b0e-109c-4b11-8004-ce03e0f4aa6a"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="38f1528f-4cdf-4ed5-afff-e742bf5c2185" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ca433a23-400f-4764-b3b2-20c7b2071ee4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001BCC1C6F829B01428CF238AA88259366" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d675f091dc12a4d041472ad9316e0c28">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ca433a23-400f-4764-b3b2-20c7b2071ee4" xmlns:ns3="38f1528f-4cdf-4ed5-afff-e742bf5c2185" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="aebb6c32e02524432d9add8991912dad" ns2:_="" ns3:_="">
+    <xsd:import namespace="ca433a23-400f-4764-b3b2-20c7b2071ee4"/>
+    <xsd:import namespace="38f1528f-4cdf-4ed5-afff-e742bf5c2185"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1f1a8ef8-fb92-4387-a775-75242e0d6182" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ca433a23-400f-4764-b3b2-20c7b2071ee4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="38afb461-a54b-4afc-af8c-cea5c3deae98" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...32 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="152f5b0e-109c-4b11-8004-ce03e0f4aa6a" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="38f1528f-4cdf-4ed5-afff-e742bf5c2185" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8fc22e17-c3cd-4466-81de-771e28ac0198}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="152f5b0e-109c-4b11-8004-ce03e0f4aa6a">
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d521a815-c274-4f29-9c94-82c27465a3f6}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="38f1528f-4cdf-4ed5-afff-e742bf5c2185">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Math o Gynnwys"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Teitl"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -41909,132 +43808,125 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD9661C8-3C9C-46C1-A0BE-33EAB6D016C2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B7CBFFA-896C-4789-872E-CC4F04F44999}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="1f1a8ef8-fb92-4387-a775-75242e0d6182"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="38f1528f-4cdf-4ed5-afff-e742bf5c2185"/>
+    <ds:schemaRef ds:uri="ca433a23-400f-4764-b3b2-20c7b2071ee4"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65AC75C0-2D94-4DFE-B1F1-F24AF152AB9A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A08C86DB-A5A9-41F0-8C43-A97C31BDE084}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="ca433a23-400f-4764-b3b2-20c7b2071ee4"/>
+    <ds:schemaRef ds:uri="38f1528f-4cdf-4ed5-afff-e742bf5c2185"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>66</Pages>
-[...1 lines deleted...]
-  <Characters>56980</Characters>
+  <Pages>6</Pages>
+  <Words>9975</Words>
+  <Characters>56863</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>474</Lines>
+  <Lines>473</Lines>
   <Paragraphs>133</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>66843</CharactersWithSpaces>
+  <CharactersWithSpaces>66705</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Steven Jones</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_d3f1612d-fb9f-4910-9745-3218a93e4acc_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d3f1612d-fb9f-4910-9745-3218a93e4acc_SetDate">
     <vt:lpwstr>2022-12-01T08:17:47Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d3f1612d-fb9f-4910-9745-3218a93e4acc_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d3f1612d-fb9f-4910-9745-3218a93e4acc_Name">
     <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d3f1612d-fb9f-4910-9745-3218a93e4acc_SiteId">
     <vt:lpwstr>4bc2de22-9b97-4eb6-8e88-2254190748e2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d3f1612d-fb9f-4910-9745-3218a93e4acc_ActionId">
     <vt:lpwstr>972582dd-210d-462b-82e7-72b70b975060</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d3f1612d-fb9f-4910-9745-3218a93e4acc_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
+    <vt:lpwstr>0x0101001BCC1C6F829B01428CF238AA88259366</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>